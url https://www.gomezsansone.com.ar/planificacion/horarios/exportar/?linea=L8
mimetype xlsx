--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -447,51 +447,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H217"/>
+  <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Kennedy
 salida</t>
         </is>
       </c>
@@ -3869,1689 +3869,1545 @@
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="n"/>
       <c r="B146" s="4" t="n">
         <v>0.7048611111111112</v>
       </c>
       <c r="C146" s="4" t="n">
         <v>0.7277777777777777</v>
       </c>
       <c r="D146" s="4" t="n">
         <v>0.7402777777777778</v>
       </c>
       <c r="E146" s="4" t="n">
         <v>0.7583333333333333</v>
       </c>
       <c r="F146" s="5" t="n"/>
       <c r="G146" s="4" t="n"/>
       <c r="H146" s="5" t="inlineStr">
         <is>
           <t>DOM-2</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B147" s="5" t="n"/>
+      <c r="A147" s="5" t="n"/>
+      <c r="B147" s="4" t="n">
+        <v>0.7159722222222222</v>
+      </c>
       <c r="C147" s="4" t="n">
-        <v>0.7326388888888888</v>
+        <v>0.7381944444444445</v>
       </c>
       <c r="D147" s="4" t="n">
-        <v>0.7451388888888889</v>
+        <v>0.7506944444444444</v>
       </c>
       <c r="E147" s="4" t="n">
-        <v>0.7659722222222223</v>
-[...4 lines deleted...]
-      <c r="G147" s="5" t="n"/>
+        <v>0.76875</v>
+      </c>
+      <c r="F147" s="5" t="n"/>
+      <c r="G147" s="4" t="n"/>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>Nocturno_Kenedy</t>
+          <t>SAB-4</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A148" s="4" t="n">
+        <v>0.71875</v>
+      </c>
+      <c r="B148" s="5" t="n"/>
       <c r="C148" s="4" t="n">
-        <v>0.7381944444444445</v>
+        <v>0.7416666666666667</v>
       </c>
       <c r="D148" s="4" t="n">
-        <v>0.7506944444444444</v>
+        <v>0.7541666666666667</v>
       </c>
       <c r="E148" s="4" t="n">
-        <v>0.76875</v>
-[...2 lines deleted...]
-      <c r="G148" s="4" t="n"/>
+        <v>0.7722222222222223</v>
+      </c>
+      <c r="F148" s="4" t="n"/>
+      <c r="G148" s="5" t="n"/>
       <c r="H148" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>DOM-3</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A149" s="4" t="n">
+        <v>0.7166666666666667</v>
+      </c>
+      <c r="B149" s="5" t="n"/>
       <c r="C149" s="4" t="n">
-        <v>0.7402777777777778</v>
+        <v>0.74375</v>
       </c>
       <c r="D149" s="4" t="n">
-        <v>0.7527777777777778</v>
+        <v>0.75625</v>
       </c>
       <c r="E149" s="4" t="n">
-        <v>0.7736111111111111</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.7770833333333333</v>
+      </c>
+      <c r="F149" s="4" t="n">
+        <v>0.8027777777777778</v>
+      </c>
+      <c r="G149" s="5" t="n"/>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>Nocturno_Bosque</t>
+          <t>1 (S)</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B150" s="5" t="n"/>
+      <c r="A150" s="5" t="n"/>
+      <c r="B150" s="4" t="n">
+        <v>0.7243055555555555</v>
+      </c>
       <c r="C150" s="4" t="n">
-        <v>0.7416666666666667</v>
+        <v>0.7513888888888889</v>
       </c>
       <c r="D150" s="4" t="n">
-        <v>0.7541666666666667</v>
+        <v>0.7638888888888888</v>
       </c>
       <c r="E150" s="4" t="n">
-        <v>0.7722222222222223</v>
-[...2 lines deleted...]
-      <c r="G150" s="5" t="n"/>
+        <v>0.7847222222222222</v>
+      </c>
+      <c r="F150" s="5" t="n"/>
+      <c r="G150" s="4" t="n">
+        <v>0.8097222222222222</v>
+      </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
-          <t>DOM-3</t>
+          <t>2 (S)</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="4" t="n">
-        <v>0.7166666666666667</v>
+        <v>0.7277777777777777</v>
       </c>
       <c r="B151" s="5" t="n"/>
       <c r="C151" s="4" t="n">
-        <v>0.74375</v>
+        <v>0.7548611111111111</v>
       </c>
       <c r="D151" s="4" t="n">
-        <v>0.75625</v>
+        <v>0.7673611111111112</v>
       </c>
       <c r="E151" s="4" t="n">
-        <v>0.7770833333333333</v>
+        <v>0.7881944444444444</v>
       </c>
       <c r="F151" s="4" t="n">
-        <v>0.8027777777777778</v>
+        <v>0.8138888888888889</v>
       </c>
       <c r="G151" s="5" t="n"/>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>1 (S)</t>
+          <t>3 (T)</t>
         </is>
       </c>
     </row>
     <row r="152">
-      <c r="A152" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A152" s="4" t="n">
+        <v>0.7326388888888888</v>
+      </c>
+      <c r="B152" s="5" t="n"/>
       <c r="C152" s="4" t="n">
-        <v>0.7513888888888889</v>
+        <v>0.7548611111111111</v>
       </c>
       <c r="D152" s="4" t="n">
-        <v>0.7638888888888888</v>
+        <v>0.7673611111111112</v>
       </c>
       <c r="E152" s="4" t="n">
-        <v>0.7847222222222222</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.7854166666666667</v>
+      </c>
+      <c r="F152" s="4" t="n"/>
+      <c r="G152" s="5" t="n"/>
       <c r="H152" s="5" t="inlineStr">
         <is>
-          <t>2 (S)</t>
+          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B153" s="5" t="n"/>
+      <c r="A153" s="5" t="n"/>
+      <c r="B153" s="4" t="n">
+        <v>0.7395833333333334</v>
+      </c>
       <c r="C153" s="4" t="n">
-        <v>0.7548611111111111</v>
+        <v>0.7618055555555555</v>
       </c>
       <c r="D153" s="4" t="n">
-        <v>0.7673611111111112</v>
+        <v>0.7743055555555556</v>
       </c>
       <c r="E153" s="4" t="n">
-        <v>0.7881944444444444</v>
-[...4 lines deleted...]
-      <c r="G153" s="5" t="n"/>
+        <v>0.7923611111111111</v>
+      </c>
+      <c r="F153" s="5" t="n"/>
+      <c r="G153" s="4" t="n"/>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>3 (T)</t>
+          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B154" s="5" t="n"/>
+      <c r="A154" s="5" t="n"/>
+      <c r="B154" s="4" t="n">
+        <v>0.7354166666666667</v>
+      </c>
       <c r="C154" s="4" t="n">
-        <v>0.7548611111111111</v>
+        <v>0.7625</v>
       </c>
       <c r="D154" s="4" t="n">
-        <v>0.7673611111111112</v>
+        <v>0.775</v>
       </c>
       <c r="E154" s="4" t="n">
-        <v>0.7854166666666667</v>
-[...2 lines deleted...]
-      <c r="G154" s="5" t="n"/>
+        <v>0.7958333333333333</v>
+      </c>
+      <c r="F154" s="5" t="n"/>
+      <c r="G154" s="4" t="n">
+        <v>0.8215277777777777</v>
+      </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>4 (T)</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="n"/>
       <c r="B155" s="4" t="n">
         <v>0.7395833333333334</v>
       </c>
       <c r="C155" s="4" t="n">
-        <v>0.7618055555555555</v>
+        <v>0.7625</v>
       </c>
       <c r="D155" s="4" t="n">
-        <v>0.7743055555555556</v>
+        <v>0.775</v>
       </c>
       <c r="E155" s="4" t="n">
-        <v>0.7923611111111111</v>
+        <v>0.7930555555555555</v>
       </c>
       <c r="F155" s="5" t="n"/>
       <c r="G155" s="4" t="n"/>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>DOM-4</t>
         </is>
       </c>
     </row>
     <row r="156">
-      <c r="A156" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A156" s="4" t="n">
+        <v>0.7388888888888889</v>
+      </c>
+      <c r="B156" s="5" t="n"/>
       <c r="C156" s="4" t="n">
-        <v>0.7625</v>
+        <v>0.7659722222222223</v>
       </c>
       <c r="D156" s="4" t="n">
-        <v>0.775</v>
+        <v>0.7784722222222222</v>
       </c>
       <c r="E156" s="4" t="n">
-        <v>0.7958333333333333</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.7993055555555556</v>
+      </c>
+      <c r="F156" s="4" t="n">
+        <v>0.825</v>
+      </c>
+      <c r="G156" s="5" t="n"/>
       <c r="H156" s="5" t="inlineStr">
         <is>
-          <t>4 (T)</t>
+          <t>7 (T)</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="n"/>
       <c r="B157" s="4" t="n">
-        <v>0.7395833333333334</v>
+        <v>0.7465277777777778</v>
       </c>
       <c r="C157" s="4" t="n">
-        <v>0.7625</v>
+        <v>0.7736111111111111</v>
       </c>
       <c r="D157" s="4" t="n">
-        <v>0.775</v>
+        <v>0.7861111111111111</v>
       </c>
       <c r="E157" s="4" t="n">
-        <v>0.7930555555555555</v>
+        <v>0.8069444444444445</v>
       </c>
       <c r="F157" s="5" t="n"/>
-      <c r="G157" s="4" t="n"/>
+      <c r="G157" s="4" t="n">
+        <v>0.8326388888888889</v>
+      </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>DOM-4</t>
+          <t>8 (T)</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4" t="n">
-        <v>0.7388888888888889</v>
+        <v>0.7534722222222222</v>
       </c>
       <c r="B158" s="5" t="n"/>
       <c r="C158" s="4" t="n">
-        <v>0.7659722222222223</v>
+        <v>0.7756944444444445</v>
       </c>
       <c r="D158" s="4" t="n">
-        <v>0.7784722222222222</v>
+        <v>0.7881944444444444</v>
       </c>
       <c r="E158" s="4" t="n">
-        <v>0.7993055555555556</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.80625</v>
+      </c>
+      <c r="F158" s="4" t="n"/>
       <c r="G158" s="5" t="n"/>
       <c r="H158" s="5" t="inlineStr">
         <is>
-          <t>7 (T)</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A159" s="4" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="B159" s="5" t="n"/>
       <c r="C159" s="4" t="n">
-        <v>0.7736111111111111</v>
+        <v>0.7770833333333333</v>
       </c>
       <c r="D159" s="4" t="n">
-        <v>0.7861111111111111</v>
+        <v>0.7895833333333333</v>
       </c>
       <c r="E159" s="4" t="n">
-        <v>0.8069444444444445</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.8104166666666667</v>
+      </c>
+      <c r="F159" s="4" t="n">
+        <v>0.8361111111111111</v>
+      </c>
+      <c r="G159" s="5" t="n"/>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>8 (T)</t>
+          <t>9 (S)</t>
         </is>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B160" s="5" t="n"/>
+      <c r="A160" s="5" t="n"/>
+      <c r="B160" s="4" t="n">
+        <v>0.7576388888888889</v>
+      </c>
       <c r="C160" s="4" t="n">
-        <v>0.7756944444444445</v>
+        <v>0.7847222222222222</v>
       </c>
       <c r="D160" s="4" t="n">
-        <v>0.7881944444444444</v>
+        <v>0.7972222222222223</v>
       </c>
       <c r="E160" s="4" t="n">
-        <v>0.80625</v>
-[...2 lines deleted...]
-      <c r="G160" s="5" t="n"/>
+        <v>0.8180555555555555</v>
+      </c>
+      <c r="F160" s="5" t="n"/>
+      <c r="G160" s="4" t="n">
+        <v>0.84375</v>
+      </c>
       <c r="H160" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>10 (S)</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4" t="n">
-        <v>0.75</v>
+        <v>0.7611111111111111</v>
       </c>
       <c r="B161" s="5" t="n"/>
       <c r="C161" s="4" t="n">
-        <v>0.7770833333333333</v>
+        <v>0.7881944444444444</v>
       </c>
       <c r="D161" s="4" t="n">
-        <v>0.7895833333333333</v>
+        <v>0.8006944444444445</v>
       </c>
       <c r="E161" s="4" t="n">
-        <v>0.8104166666666667</v>
+        <v>0.8215277777777777</v>
       </c>
       <c r="F161" s="4" t="n">
-        <v>0.8361111111111111</v>
+        <v>0.8472222222222222</v>
       </c>
       <c r="G161" s="5" t="n"/>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>9 (S)</t>
+          <t>11 (S)</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A162" s="4" t="n">
+        <v>0.7652777777777777</v>
+      </c>
+      <c r="B162" s="5" t="n"/>
       <c r="C162" s="4" t="n">
-        <v>0.7847222222222222</v>
+        <v>0.7881944444444444</v>
       </c>
       <c r="D162" s="4" t="n">
-        <v>0.7972222222222223</v>
+        <v>0.8006944444444445</v>
       </c>
       <c r="E162" s="4" t="n">
-        <v>0.8180555555555555</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.81875</v>
+      </c>
+      <c r="F162" s="4" t="n"/>
+      <c r="G162" s="5" t="n"/>
       <c r="H162" s="5" t="inlineStr">
         <is>
-          <t>10 (S)</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B163" s="5" t="n"/>
+      <c r="A163" s="5" t="n"/>
+      <c r="B163" s="4" t="n">
+        <v>0.7673611111111112</v>
+      </c>
       <c r="C163" s="4" t="n">
-        <v>0.7881944444444444</v>
+        <v>0.7895833333333333</v>
       </c>
       <c r="D163" s="4" t="n">
-        <v>0.8006944444444445</v>
+        <v>0.8020833333333334</v>
       </c>
       <c r="E163" s="4" t="n">
-        <v>0.8215277777777777</v>
-[...4 lines deleted...]
-      <c r="G163" s="5" t="n"/>
+        <v>0.8201388888888889</v>
+      </c>
+      <c r="F163" s="5" t="n"/>
+      <c r="G163" s="4" t="n"/>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>11 (S)</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="164">
-      <c r="A164" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B164" s="5" t="n"/>
+      <c r="A164" s="5" t="n"/>
+      <c r="B164" s="4" t="n">
+        <v>0.76875</v>
+      </c>
       <c r="C164" s="4" t="n">
-        <v>0.7881944444444444</v>
+        <v>0.7958333333333333</v>
       </c>
       <c r="D164" s="4" t="n">
-        <v>0.8006944444444445</v>
+        <v>0.8083333333333333</v>
       </c>
       <c r="E164" s="4" t="n">
-        <v>0.81875</v>
-[...2 lines deleted...]
-      <c r="G164" s="5" t="n"/>
+        <v>0.8291666666666667</v>
+      </c>
+      <c r="F164" s="5" t="n"/>
+      <c r="G164" s="4" t="n">
+        <v>0.8548611111111111</v>
+      </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
-          <t>DOM-1</t>
+          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A165" s="4" t="n">
+        <v>0.7722222222222223</v>
+      </c>
+      <c r="B165" s="5" t="n"/>
       <c r="C165" s="4" t="n">
-        <v>0.7895833333333333</v>
+        <v>0.7993055555555556</v>
       </c>
       <c r="D165" s="4" t="n">
-        <v>0.8020833333333334</v>
+        <v>0.8118055555555556</v>
       </c>
       <c r="E165" s="4" t="n">
-        <v>0.8201388888888889</v>
-[...2 lines deleted...]
-      <c r="G165" s="4" t="n"/>
+        <v>0.8326388888888889</v>
+      </c>
+      <c r="F165" s="4" t="n">
+        <v>0.8583333333333333</v>
+      </c>
+      <c r="G165" s="5" t="n"/>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>SAB-2</t>
+          <t>13 (S)</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="n"/>
       <c r="B166" s="4" t="n">
-        <v>0.76875</v>
+        <v>0.7798611111111111</v>
       </c>
       <c r="C166" s="4" t="n">
-        <v>0.7958333333333333</v>
+        <v>0.8069444444444445</v>
       </c>
       <c r="D166" s="4" t="n">
-        <v>0.8083333333333333</v>
+        <v>0.8194444444444444</v>
       </c>
       <c r="E166" s="4" t="n">
-        <v>0.8291666666666667</v>
+        <v>0.8402777777777778</v>
       </c>
       <c r="F166" s="5" t="n"/>
       <c r="G166" s="4" t="n">
-        <v>0.8548611111111111</v>
+        <v>0.8659722222222223</v>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
-          <t>12 (S)</t>
+          <t>14 (S)</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4" t="n">
-        <v>0.7722222222222223</v>
+        <v>0.7847222222222222</v>
       </c>
       <c r="B167" s="5" t="n"/>
       <c r="C167" s="4" t="n">
-        <v>0.7993055555555556</v>
+        <v>0.8069444444444445</v>
       </c>
       <c r="D167" s="4" t="n">
-        <v>0.8118055555555556</v>
+        <v>0.8194444444444444</v>
       </c>
       <c r="E167" s="4" t="n">
-        <v>0.8326388888888889</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8375</v>
+      </c>
+      <c r="F167" s="4" t="n"/>
       <c r="G167" s="5" t="n"/>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>13 (S)</t>
+          <t>SAB-3</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="n"/>
       <c r="B168" s="4" t="n">
-        <v>0.7798611111111111</v>
+        <v>0.7861111111111111</v>
       </c>
       <c r="C168" s="4" t="n">
-        <v>0.8069444444444445</v>
+        <v>0.8090277777777778</v>
       </c>
       <c r="D168" s="4" t="n">
-        <v>0.8194444444444444</v>
+        <v>0.8215277777777777</v>
       </c>
       <c r="E168" s="4" t="n">
-        <v>0.8402777777777778</v>
+        <v>0.8395833333333333</v>
       </c>
       <c r="F168" s="5" t="n"/>
-      <c r="G168" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G168" s="4" t="n"/>
       <c r="H168" s="5" t="inlineStr">
         <is>
-          <t>14 (S)</t>
+          <t>DOM-2</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="4" t="n">
-        <v>0.7847222222222222</v>
+        <v>0.7833333333333333</v>
       </c>
       <c r="B169" s="5" t="n"/>
       <c r="C169" s="4" t="n">
-        <v>0.8069444444444445</v>
+        <v>0.8104166666666667</v>
       </c>
       <c r="D169" s="4" t="n">
-        <v>0.8194444444444444</v>
+        <v>0.8229166666666666</v>
       </c>
       <c r="E169" s="4" t="n">
-        <v>0.8375</v>
-[...1 lines deleted...]
-      <c r="F169" s="4" t="n"/>
+        <v>0.84375</v>
+      </c>
+      <c r="F169" s="4" t="n">
+        <v>0.8694444444444445</v>
+      </c>
       <c r="G169" s="5" t="n"/>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>SAB-3</t>
+          <t>15 (T)</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="n"/>
       <c r="B170" s="4" t="n">
-        <v>0.7861111111111111</v>
+        <v>0.7909722222222222</v>
       </c>
       <c r="C170" s="4" t="n">
-        <v>0.8090277777777778</v>
+        <v>0.8180555555555555</v>
       </c>
       <c r="D170" s="4" t="n">
-        <v>0.8215277777777777</v>
+        <v>0.8305555555555556</v>
       </c>
       <c r="E170" s="4" t="n">
-        <v>0.8395833333333333</v>
+        <v>0.8513888888888889</v>
       </c>
       <c r="F170" s="5" t="n"/>
-      <c r="G170" s="4" t="n"/>
+      <c r="G170" s="4" t="n">
+        <v>0.8770833333333333</v>
+      </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>16 (T)</t>
         </is>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B171" s="5" t="n"/>
+      <c r="A171" s="5" t="n"/>
+      <c r="B171" s="4" t="n">
+        <v>0.7972222222222223</v>
+      </c>
       <c r="C171" s="4" t="n">
-        <v>0.8104166666666667</v>
+        <v>0.8194444444444444</v>
       </c>
       <c r="D171" s="4" t="n">
+        <v>0.8319444444444445</v>
+      </c>
+      <c r="E171" s="4" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="F171" s="5" t="n"/>
+      <c r="G171" s="4" t="n"/>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t>SAB-4</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="4" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="B172" s="5" t="n"/>
+      <c r="C172" s="4" t="n">
         <v>0.8229166666666666</v>
       </c>
-      <c r="E171" s="4" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="D172" s="4" t="n">
-        <v>0.8305555555555556</v>
+        <v>0.8354166666666667</v>
       </c>
       <c r="E172" s="4" t="n">
-        <v>0.8513888888888889</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.8534722222222222</v>
+      </c>
+      <c r="F172" s="4" t="n"/>
+      <c r="G172" s="5" t="n"/>
       <c r="H172" s="5" t="inlineStr">
         <is>
-          <t>16 (T)</t>
+          <t>DOM-3</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A173" s="4" t="n">
+        <v>0.8055555555555556</v>
+      </c>
+      <c r="B173" s="5" t="n"/>
       <c r="C173" s="4" t="n">
-        <v>0.8194444444444444</v>
+        <v>0.83125</v>
       </c>
       <c r="D173" s="4" t="n">
-        <v>0.8319444444444445</v>
+        <v>0.8430555555555556</v>
       </c>
       <c r="E173" s="4" t="n">
-        <v>0.85</v>
-[...2 lines deleted...]
-      <c r="G173" s="4" t="n"/>
+        <v>0.8638888888888889</v>
+      </c>
+      <c r="F173" s="4" t="n">
+        <v>0.8875</v>
+      </c>
+      <c r="G173" s="5" t="n"/>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>Cortado_7C</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4" t="n">
-        <v>0.7944444444444444</v>
+        <v>0.8125</v>
       </c>
       <c r="B174" s="5" t="n"/>
       <c r="C174" s="4" t="n">
-        <v>0.8201388888888889</v>
+        <v>0.8347222222222223</v>
       </c>
       <c r="D174" s="4" t="n">
-        <v>0.8319444444444445</v>
+        <v>0.8472222222222222</v>
       </c>
       <c r="E174" s="4" t="n">
-        <v>0.8527777777777777</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8652777777777778</v>
+      </c>
+      <c r="F174" s="4" t="n"/>
       <c r="G174" s="5" t="n"/>
       <c r="H174" s="5" t="inlineStr">
         <is>
-          <t>Nocturno_Kenedy</t>
+          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B175" s="5" t="n"/>
+      <c r="A175" s="5" t="n"/>
+      <c r="B175" s="4" t="n">
+        <v>0.8131944444444444</v>
+      </c>
       <c r="C175" s="4" t="n">
-        <v>0.8229166666666666</v>
+        <v>0.8388888888888889</v>
       </c>
       <c r="D175" s="4" t="n">
-        <v>0.8354166666666667</v>
+        <v>0.8506944444444444</v>
       </c>
       <c r="E175" s="4" t="n">
-        <v>0.8534722222222222</v>
-[...2 lines deleted...]
-      <c r="G175" s="5" t="n"/>
+        <v>0.8715277777777778</v>
+      </c>
+      <c r="F175" s="5" t="n"/>
+      <c r="G175" s="4" t="n">
+        <v>0.8958333333333334</v>
+      </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>DOM-3</t>
+          <t>Cortado_8C</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="n"/>
       <c r="B176" s="4" t="n">
-        <v>0.8020833333333334</v>
+        <v>0.8194444444444444</v>
       </c>
       <c r="C176" s="4" t="n">
-        <v>0.8277777777777777</v>
+        <v>0.8416666666666667</v>
       </c>
       <c r="D176" s="4" t="n">
-        <v>0.8395833333333333</v>
+        <v>0.8541666666666666</v>
       </c>
       <c r="E176" s="4" t="n">
-        <v>0.8604166666666667</v>
+        <v>0.8722222222222222</v>
       </c>
       <c r="F176" s="5" t="n"/>
-      <c r="G176" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G176" s="4" t="n"/>
       <c r="H176" s="5" t="inlineStr">
         <is>
-          <t>Nocturno_Bosque</t>
+          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4" t="n">
-        <v>0.8055555555555556</v>
+        <v>0.8166666666666667</v>
       </c>
       <c r="B177" s="5" t="n"/>
       <c r="C177" s="4" t="n">
-        <v>0.83125</v>
+        <v>0.8423611111111111</v>
       </c>
       <c r="D177" s="4" t="n">
-        <v>0.8430555555555556</v>
+        <v>0.8541666666666666</v>
       </c>
       <c r="E177" s="4" t="n">
-        <v>0.8638888888888889</v>
+        <v>0.875</v>
       </c>
       <c r="F177" s="4" t="n">
-        <v>0.8875</v>
+        <v>0.8986111111111111</v>
       </c>
       <c r="G177" s="5" t="n"/>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>Cortado_7C</t>
+          <t>3 (T)</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B178" s="5" t="n"/>
+      <c r="A178" s="5" t="n"/>
+      <c r="B178" s="4" t="n">
+        <v>0.8208333333333333</v>
+      </c>
       <c r="C178" s="4" t="n">
-        <v>0.8347222222222223</v>
+        <v>0.84375</v>
       </c>
       <c r="D178" s="4" t="n">
-        <v>0.8472222222222222</v>
+        <v>0.85625</v>
       </c>
       <c r="E178" s="4" t="n">
-        <v>0.8652777777777778</v>
-[...2 lines deleted...]
-      <c r="G178" s="5" t="n"/>
+        <v>0.8743055555555556</v>
+      </c>
+      <c r="F178" s="5" t="n"/>
+      <c r="G178" s="4" t="n"/>
       <c r="H178" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>DOM-4</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="n"/>
       <c r="B179" s="4" t="n">
-        <v>0.8131944444444444</v>
+        <v>0.8243055555555555</v>
       </c>
       <c r="C179" s="4" t="n">
-        <v>0.8388888888888889</v>
+        <v>0.85</v>
       </c>
       <c r="D179" s="4" t="n">
-        <v>0.8506944444444444</v>
+        <v>0.8618055555555556</v>
       </c>
       <c r="E179" s="4" t="n">
-        <v>0.8715277777777778</v>
+        <v>0.8826388888888889</v>
       </c>
       <c r="F179" s="5" t="n"/>
       <c r="G179" s="4" t="n">
-        <v>0.8958333333333334</v>
+        <v>0.90625</v>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>Cortado_8C</t>
+          <t>4 (T)</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A180" s="4" t="n">
+        <v>0.8277777777777777</v>
+      </c>
+      <c r="B180" s="5" t="n"/>
       <c r="C180" s="4" t="n">
-        <v>0.8416666666666667</v>
+        <v>0.8534722222222222</v>
       </c>
       <c r="D180" s="4" t="n">
-        <v>0.8541666666666666</v>
+        <v>0.8652777777777778</v>
       </c>
       <c r="E180" s="4" t="n">
-        <v>0.8722222222222222</v>
-[...2 lines deleted...]
-      <c r="G180" s="4" t="n"/>
+        <v>0.8861111111111111</v>
+      </c>
+      <c r="F180" s="4" t="n">
+        <v>0.9097222222222222</v>
+      </c>
+      <c r="G180" s="5" t="n"/>
       <c r="H180" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>7 (T)</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="4" t="n">
-        <v>0.8166666666666667</v>
+        <v>0.8333333333333334</v>
       </c>
       <c r="B181" s="5" t="n"/>
       <c r="C181" s="4" t="n">
-        <v>0.8423611111111111</v>
+        <v>0.8555555555555555</v>
       </c>
       <c r="D181" s="4" t="n">
-        <v>0.8541666666666666</v>
+        <v>0.8680555555555556</v>
       </c>
       <c r="E181" s="4" t="n">
-        <v>0.875</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8861111111111111</v>
+      </c>
+      <c r="F181" s="4" t="n"/>
       <c r="G181" s="5" t="n"/>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>3 (T)</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="n"/>
       <c r="B182" s="4" t="n">
-        <v>0.8208333333333333</v>
+        <v>0.8354166666666667</v>
       </c>
       <c r="C182" s="4" t="n">
-        <v>0.84375</v>
+        <v>0.8611111111111112</v>
       </c>
       <c r="D182" s="4" t="n">
-        <v>0.85625</v>
+        <v>0.8729166666666667</v>
       </c>
       <c r="E182" s="4" t="n">
-        <v>0.8743055555555556</v>
+        <v>0.89375</v>
       </c>
       <c r="F182" s="5" t="n"/>
-      <c r="G182" s="4" t="n"/>
+      <c r="G182" s="4" t="n">
+        <v>0.9173611111111111</v>
+      </c>
       <c r="H182" s="5" t="inlineStr">
         <is>
-          <t>DOM-4</t>
+          <t>8 (T)</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A183" s="4" t="n">
+        <v>0.8388888888888889</v>
+      </c>
+      <c r="B183" s="5" t="n"/>
       <c r="C183" s="4" t="n">
-        <v>0.85</v>
+        <v>0.8645833333333334</v>
       </c>
       <c r="D183" s="4" t="n">
-        <v>0.8618055555555556</v>
+        <v>0.8763888888888889</v>
       </c>
       <c r="E183" s="4" t="n">
-        <v>0.8826388888888889</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.8972222222222223</v>
+      </c>
+      <c r="F183" s="4" t="n">
+        <v>0.9208333333333333</v>
+      </c>
+      <c r="G183" s="5" t="n"/>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>4 (T)</t>
+          <t>Cortado_3C</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4" t="n">
-        <v>0.8277777777777777</v>
+        <v>0.8451388888888889</v>
       </c>
       <c r="B184" s="5" t="n"/>
       <c r="C184" s="4" t="n">
-        <v>0.8534722222222222</v>
+        <v>0.8666666666666667</v>
       </c>
       <c r="D184" s="4" t="n">
-        <v>0.8652777777777778</v>
+        <v>0.8763888888888889</v>
       </c>
       <c r="E184" s="4" t="n">
-        <v>0.8861111111111111</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8923611111111112</v>
+      </c>
+      <c r="F184" s="4" t="n"/>
       <c r="G184" s="5" t="n"/>
       <c r="H184" s="5" t="inlineStr">
         <is>
-          <t>7 (T)</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B185" s="5" t="n"/>
+      <c r="A185" s="5" t="n"/>
+      <c r="B185" s="4" t="n">
+        <v>0.8472222222222222</v>
+      </c>
       <c r="C185" s="4" t="n">
-        <v>0.8555555555555555</v>
+        <v>0.8694444444444445</v>
       </c>
       <c r="D185" s="4" t="n">
-        <v>0.8680555555555556</v>
+        <v>0.8819444444444444</v>
       </c>
       <c r="E185" s="4" t="n">
-        <v>0.8861111111111111</v>
-[...2 lines deleted...]
-      <c r="G185" s="5" t="n"/>
+        <v>0.9</v>
+      </c>
+      <c r="F185" s="5" t="n"/>
+      <c r="G185" s="4" t="n"/>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="n"/>
       <c r="B186" s="4" t="n">
-        <v>0.8354166666666667</v>
+        <v>0.8465277777777778</v>
       </c>
       <c r="C186" s="4" t="n">
-        <v>0.8611111111111112</v>
+        <v>0.8722222222222222</v>
       </c>
       <c r="D186" s="4" t="n">
-        <v>0.8729166666666667</v>
+        <v>0.8840277777777777</v>
       </c>
       <c r="E186" s="4" t="n">
-        <v>0.89375</v>
+        <v>0.9048611111111111</v>
       </c>
       <c r="F186" s="5" t="n"/>
       <c r="G186" s="4" t="n">
-        <v>0.9173611111111111</v>
+        <v>0.9284722222222223</v>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
-          <t>8 (T)</t>
+          <t>Cotado_4C</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4" t="n">
-        <v>0.8388888888888889</v>
+        <v>0.85</v>
       </c>
       <c r="B187" s="5" t="n"/>
       <c r="C187" s="4" t="n">
-        <v>0.8645833333333334</v>
+        <v>0.8756944444444444</v>
       </c>
       <c r="D187" s="4" t="n">
-        <v>0.8763888888888889</v>
+        <v>0.8875</v>
       </c>
       <c r="E187" s="4" t="n">
-        <v>0.8972222222222223</v>
+        <v>0.9083333333333333</v>
       </c>
       <c r="F187" s="4" t="n">
-        <v>0.9208333333333333</v>
+        <v>0.9319444444444445</v>
       </c>
       <c r="G187" s="5" t="n"/>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>Cortado_3C</t>
+          <t>11 (S)</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B188" s="5" t="n"/>
+      <c r="A188" s="5" t="n"/>
+      <c r="B188" s="4" t="n">
+        <v>0.8576388888888888</v>
+      </c>
       <c r="C188" s="4" t="n">
-        <v>0.8666666666666667</v>
+        <v>0.8833333333333333</v>
       </c>
       <c r="D188" s="4" t="n">
-        <v>0.8763888888888889</v>
+        <v>0.8951388888888889</v>
       </c>
       <c r="E188" s="4" t="n">
-        <v>0.8923611111111112</v>
-[...2 lines deleted...]
-      <c r="G188" s="5" t="n"/>
+        <v>0.9159722222222222</v>
+      </c>
+      <c r="F188" s="5" t="n"/>
+      <c r="G188" s="4" t="n">
+        <v>0.9395833333333333</v>
+      </c>
       <c r="H188" s="5" t="inlineStr">
         <is>
-          <t>DOM-1</t>
+          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A189" s="4" t="n">
+        <v>0.8611111111111112</v>
+      </c>
+      <c r="B189" s="5" t="n"/>
       <c r="C189" s="4" t="n">
-        <v>0.8694444444444445</v>
+        <v>0.8868055555555555</v>
       </c>
       <c r="D189" s="4" t="n">
-        <v>0.8819444444444444</v>
+        <v>0.8986111111111111</v>
       </c>
       <c r="E189" s="4" t="n">
-        <v>0.9</v>
-[...2 lines deleted...]
-      <c r="G189" s="4" t="n"/>
+        <v>0.9194444444444444</v>
+      </c>
+      <c r="F189" s="4" t="n">
+        <v>0.9430555555555555</v>
+      </c>
+      <c r="G189" s="5" t="n"/>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>SAB-2</t>
+          <t>13 (S)</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="n"/>
       <c r="B190" s="4" t="n">
-        <v>0.8465277777777778</v>
+        <v>0.8680555555555556</v>
       </c>
       <c r="C190" s="4" t="n">
-        <v>0.8722222222222222</v>
+        <v>0.8895833333333333</v>
       </c>
       <c r="D190" s="4" t="n">
-        <v>0.8840277777777777</v>
+        <v>0.8993055555555556</v>
       </c>
       <c r="E190" s="4" t="n">
-        <v>0.9048611111111111</v>
+        <v>0.9166666666666666</v>
       </c>
       <c r="F190" s="5" t="n"/>
-      <c r="G190" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G190" s="4" t="n"/>
       <c r="H190" s="5" t="inlineStr">
         <is>
-          <t>Cotado_4C</t>
+          <t>DOM-2</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="4" t="n">
-        <v>0.85</v>
+        <v>0.8645833333333334</v>
       </c>
       <c r="B191" s="5" t="n"/>
       <c r="C191" s="4" t="n">
-        <v>0.8756944444444444</v>
+        <v>0.8868055555555555</v>
       </c>
       <c r="D191" s="4" t="n">
-        <v>0.8875</v>
+        <v>0.8993055555555556</v>
       </c>
       <c r="E191" s="4" t="n">
-        <v>0.9083333333333333</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9173611111111111</v>
+      </c>
+      <c r="F191" s="4" t="n"/>
       <c r="G191" s="5" t="n"/>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>11 (S)</t>
+          <t>SAB-3</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="n"/>
       <c r="B192" s="4" t="n">
-        <v>0.8576388888888888</v>
+        <v>0.86875</v>
       </c>
       <c r="C192" s="4" t="n">
-        <v>0.8833333333333333</v>
+        <v>0.8944444444444445</v>
       </c>
       <c r="D192" s="4" t="n">
-        <v>0.8951388888888889</v>
+        <v>0.90625</v>
       </c>
       <c r="E192" s="4" t="n">
-        <v>0.9159722222222222</v>
+        <v>0.9270833333333334</v>
       </c>
       <c r="F192" s="5" t="n"/>
       <c r="G192" s="4" t="n">
-        <v>0.9395833333333333</v>
+        <v>0.9506944444444444</v>
       </c>
       <c r="H192" s="5" t="inlineStr">
         <is>
-          <t>12 (S)</t>
+          <t>14 (S)</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="4" t="n">
-        <v>0.8611111111111112</v>
+        <v>0.8722222222222222</v>
       </c>
       <c r="B193" s="5" t="n"/>
       <c r="C193" s="4" t="n">
-        <v>0.8868055555555555</v>
+        <v>0.8979166666666667</v>
       </c>
       <c r="D193" s="4" t="n">
-        <v>0.8986111111111111</v>
+        <v>0.9097222222222222</v>
       </c>
       <c r="E193" s="4" t="n">
-        <v>0.9194444444444444</v>
+        <v>0.9305555555555556</v>
       </c>
       <c r="F193" s="4" t="n">
-        <v>0.9430555555555555</v>
+        <v>0.9541666666666667</v>
       </c>
       <c r="G193" s="5" t="n"/>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>13 (S)</t>
+          <t>Cotado_13C</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="n"/>
       <c r="B194" s="4" t="n">
-        <v>0.8680555555555556</v>
+        <v>0.8784722222222222</v>
       </c>
       <c r="C194" s="4" t="n">
-        <v>0.8895833333333333</v>
+        <v>0.9006944444444445</v>
       </c>
       <c r="D194" s="4" t="n">
-        <v>0.8993055555555556</v>
+        <v>0.9131944444444444</v>
       </c>
       <c r="E194" s="4" t="n">
-        <v>0.9166666666666666</v>
+        <v>0.93125</v>
       </c>
       <c r="F194" s="5" t="n"/>
       <c r="G194" s="4" t="n"/>
       <c r="H194" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>SAB-4</t>
         </is>
       </c>
     </row>
     <row r="195">
-      <c r="A195" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B195" s="5" t="n"/>
+      <c r="A195" s="5" t="n"/>
+      <c r="B195" s="4" t="n">
+        <v>0.8798611111111111</v>
+      </c>
       <c r="C195" s="4" t="n">
-        <v>0.8868055555555555</v>
+        <v>0.9055555555555556</v>
       </c>
       <c r="D195" s="4" t="n">
-        <v>0.8993055555555556</v>
+        <v>0.9173611111111111</v>
       </c>
       <c r="E195" s="4" t="n">
-        <v>0.9173611111111111</v>
-[...2 lines deleted...]
-      <c r="G195" s="5" t="n"/>
+        <v>0.9381944444444444</v>
+      </c>
+      <c r="F195" s="5" t="n"/>
+      <c r="G195" s="4" t="n">
+        <v>0.9618055555555556</v>
+      </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>SAB-3</t>
+          <t>Cotado_14C</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A196" s="4" t="n">
+        <v>0.8958333333333334</v>
+      </c>
+      <c r="B196" s="5" t="n"/>
       <c r="C196" s="4" t="n">
-        <v>0.8944444444444445</v>
+        <v>0.9180555555555555</v>
       </c>
       <c r="D196" s="4" t="n">
-        <v>0.90625</v>
+        <v>0.9305555555555556</v>
       </c>
       <c r="E196" s="4" t="n">
-        <v>0.9270833333333334</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.9479166666666666</v>
+      </c>
+      <c r="F196" s="4" t="n"/>
+      <c r="G196" s="5" t="n"/>
       <c r="H196" s="5" t="inlineStr">
         <is>
-          <t>14 (S)</t>
+          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="4" t="n">
-        <v>0.8722222222222222</v>
+        <v>0.8972222222222223</v>
       </c>
       <c r="B197" s="5" t="n"/>
       <c r="C197" s="4" t="n">
-        <v>0.8979166666666667</v>
+        <v>0.9201388888888888</v>
       </c>
       <c r="D197" s="4" t="n">
-        <v>0.9097222222222222</v>
+        <v>0.93125</v>
       </c>
       <c r="E197" s="4" t="n">
-        <v>0.9305555555555556</v>
+        <v>0.9493055555555555</v>
       </c>
       <c r="F197" s="4" t="n">
-        <v>0.9541666666666667</v>
+        <v>0.9715277777777778</v>
       </c>
       <c r="G197" s="5" t="n"/>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>Cotado_13C</t>
+          <t>Cortado_7C</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="n"/>
       <c r="B198" s="4" t="n">
-        <v>0.8784722222222222</v>
+        <v>0.90625</v>
       </c>
       <c r="C198" s="4" t="n">
-        <v>0.9006944444444445</v>
+        <v>0.9291666666666667</v>
       </c>
       <c r="D198" s="4" t="n">
-        <v>0.9131944444444444</v>
+        <v>0.9402777777777778</v>
       </c>
       <c r="E198" s="4" t="n">
-        <v>0.93125</v>
+        <v>0.9583333333333334</v>
       </c>
       <c r="F198" s="5" t="n"/>
-      <c r="G198" s="4" t="n"/>
+      <c r="G198" s="4" t="n">
+        <v>0.9805555555555555</v>
+      </c>
       <c r="H198" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>Cortado_8C</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="n"/>
       <c r="B199" s="4" t="n">
-        <v>0.8798611111111111</v>
+        <v>0.90625</v>
       </c>
       <c r="C199" s="4" t="n">
-        <v>0.9055555555555556</v>
+        <v>0.9284722222222223</v>
       </c>
       <c r="D199" s="4" t="n">
-        <v>0.9173611111111111</v>
+        <v>0.9409722222222222</v>
       </c>
       <c r="E199" s="4" t="n">
-        <v>0.9381944444444444</v>
+        <v>0.9583333333333334</v>
       </c>
       <c r="F199" s="5" t="n"/>
-      <c r="G199" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G199" s="4" t="n"/>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>Cotado_14C</t>
+          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4" t="n">
-        <v>0.8847222222222222</v>
+        <v>0.9111111111111111</v>
       </c>
       <c r="B200" s="5" t="n"/>
       <c r="C200" s="4" t="n">
-        <v>0.9069444444444444</v>
+        <v>0.9340277777777778</v>
       </c>
       <c r="D200" s="4" t="n">
-        <v>0.9180555555555555</v>
+        <v>0.9451388888888889</v>
       </c>
       <c r="E200" s="4" t="n">
-        <v>0.9361111111111111</v>
+        <v>0.9631944444444445</v>
       </c>
       <c r="F200" s="4" t="n">
-        <v>0.9583333333333334</v>
+        <v>0.9854166666666667</v>
       </c>
       <c r="G200" s="5" t="n"/>
       <c r="H200" s="5" t="inlineStr">
         <is>
-          <t>Nocturno_Kenedy</t>
+          <t>3 (T)</t>
         </is>
       </c>
     </row>
     <row r="201">
-      <c r="A201" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A201" s="4" t="n">
+        <v>0.9138888888888889</v>
+      </c>
+      <c r="B201" s="5" t="n"/>
       <c r="C201" s="4" t="n">
-        <v>0.9152777777777777</v>
+        <v>0.9368055555555556</v>
       </c>
       <c r="D201" s="4" t="n">
-        <v>0.9263888888888889</v>
+        <v>0.9493055555555555</v>
       </c>
       <c r="E201" s="4" t="n">
-        <v>0.9444444444444444</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.9673611111111111</v>
+      </c>
+      <c r="F201" s="4" t="n"/>
+      <c r="G201" s="5" t="n"/>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>Nocturno_Bosque</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B202" s="5" t="n"/>
+      <c r="A202" s="5" t="n"/>
+      <c r="B202" s="4" t="n">
+        <v>0.9201388888888888</v>
+      </c>
       <c r="C202" s="4" t="n">
-        <v>0.9180555555555555</v>
+        <v>0.9430555555555555</v>
       </c>
       <c r="D202" s="4" t="n">
-        <v>0.9305555555555556</v>
+        <v>0.9541666666666667</v>
       </c>
       <c r="E202" s="4" t="n">
-        <v>0.9479166666666666</v>
-[...2 lines deleted...]
-      <c r="G202" s="5" t="n"/>
+        <v>0.9722222222222222</v>
+      </c>
+      <c r="F202" s="5" t="n"/>
+      <c r="G202" s="4" t="n">
+        <v>0.9944444444444445</v>
+      </c>
       <c r="H202" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>4 (T)</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="4" t="n">
-        <v>0.8972222222222223</v>
+        <v>0.9236111111111112</v>
       </c>
       <c r="B203" s="5" t="n"/>
       <c r="C203" s="4" t="n">
-        <v>0.9201388888888888</v>
+        <v>0.9451388888888889</v>
       </c>
       <c r="D203" s="4" t="n">
-        <v>0.93125</v>
+        <v>0.95625</v>
       </c>
       <c r="E203" s="4" t="n">
-        <v>0.9493055555555555</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9729166666666667</v>
+      </c>
+      <c r="F203" s="4" t="n"/>
       <c r="G203" s="5" t="n"/>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>Cortado_7C</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A204" s="4" t="n">
+        <v>0.925</v>
+      </c>
+      <c r="B204" s="5" t="n"/>
       <c r="C204" s="4" t="n">
-        <v>0.9291666666666667</v>
+        <v>0.9479166666666666</v>
       </c>
       <c r="D204" s="4" t="n">
-        <v>0.9402777777777778</v>
+        <v>0.9590277777777778</v>
       </c>
       <c r="E204" s="4" t="n">
-        <v>0.9583333333333334</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.9770833333333333</v>
+      </c>
+      <c r="F204" s="4" t="n">
+        <v>0.9993055555555556</v>
+      </c>
+      <c r="G204" s="5" t="n"/>
       <c r="H204" s="5" t="inlineStr">
         <is>
-          <t>Cortado_8C</t>
+          <t>Cortado_3C</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="n"/>
       <c r="B205" s="4" t="n">
-        <v>0.90625</v>
+        <v>0.9270833333333334</v>
       </c>
       <c r="C205" s="4" t="n">
-        <v>0.9284722222222223</v>
+        <v>0.9486111111111111</v>
       </c>
       <c r="D205" s="4" t="n">
-        <v>0.9409722222222222</v>
+        <v>0.9597222222222223</v>
       </c>
       <c r="E205" s="4" t="n">
-        <v>0.9583333333333334</v>
+        <v>0.9763888888888889</v>
       </c>
       <c r="F205" s="5" t="n"/>
       <c r="G205" s="4" t="n"/>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="206">
-      <c r="A206" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B206" s="5" t="n"/>
+      <c r="A206" s="5" t="n"/>
+      <c r="B206" s="4" t="n">
+        <v>0.9340277777777778</v>
+      </c>
       <c r="C206" s="4" t="n">
-        <v>0.9340277777777778</v>
+        <v>0.9569444444444445</v>
       </c>
       <c r="D206" s="4" t="n">
+        <v>0.9680555555555556</v>
+      </c>
+      <c r="E206" s="4" t="n">
+        <v>0.9861111111111112</v>
+      </c>
+      <c r="F206" s="5" t="n"/>
+      <c r="G206" s="4" t="n">
+        <v>0.008333333333333333</v>
+      </c>
+      <c r="H206" s="5" t="inlineStr">
+        <is>
+          <t>Cotado_4C</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="5" t="n"/>
+      <c r="B207" s="4" t="n">
+        <v>0.9430555555555555</v>
+      </c>
+      <c r="C207" s="4" t="n">
+        <v>0.9659722222222222</v>
+      </c>
+      <c r="D207" s="4" t="n">
+        <v>0.9784722222222222</v>
+      </c>
+      <c r="E207" s="4" t="n">
+        <v>0.9958333333333333</v>
+      </c>
+      <c r="F207" s="5" t="n"/>
+      <c r="G207" s="4" t="n"/>
+      <c r="H207" s="5" t="inlineStr">
+        <is>
+          <t>DOM-2</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="4" t="n">
         <v>0.9451388888888889</v>
       </c>
-      <c r="E206" s="4" t="n">
-[...23 lines deleted...]
-      <c r="E207" s="4" t="n">
+      <c r="B208" s="5" t="n"/>
+      <c r="C208" s="4" t="n">
         <v>0.9673611111111111</v>
       </c>
-      <c r="F207" s="4" t="n"/>
-[...14 lines deleted...]
-      </c>
       <c r="D208" s="4" t="n">
-        <v>0.9541666666666667</v>
+        <v>0.9784722222222222</v>
       </c>
       <c r="E208" s="4" t="n">
-        <v>0.9722222222222222</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.9965277777777778</v>
+      </c>
+      <c r="F208" s="4" t="n">
+        <v>0.01875</v>
+      </c>
+      <c r="G208" s="5" t="n"/>
       <c r="H208" s="5" t="inlineStr">
         <is>
-          <t>4 (T)</t>
+          <t>13 (S)</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4" t="n">
-        <v>0.9236111111111112</v>
+        <v>0.9513888888888888</v>
       </c>
       <c r="B209" s="5" t="n"/>
       <c r="C209" s="4" t="n">
-        <v>0.9451388888888889</v>
+        <v>0.9729166666666667</v>
       </c>
       <c r="D209" s="4" t="n">
-        <v>0.95625</v>
+        <v>0.9840277777777777</v>
       </c>
       <c r="E209" s="4" t="n">
-        <v>0.9729166666666667</v>
+        <v>0.0006944444444444445</v>
       </c>
       <c r="F209" s="4" t="n"/>
       <c r="G209" s="5" t="n"/>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>SAB-3</t>
         </is>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B210" s="5" t="n"/>
+      <c r="A210" s="5" t="n"/>
+      <c r="B210" s="4" t="n">
+        <v>0.9548611111111112</v>
+      </c>
       <c r="C210" s="4" t="n">
-        <v>0.9479166666666666</v>
+        <v>0.9777777777777777</v>
       </c>
       <c r="D210" s="4" t="n">
-        <v>0.9590277777777778</v>
+        <v>0.9888888888888889</v>
       </c>
       <c r="E210" s="4" t="n">
-        <v>0.9770833333333333</v>
-[...4 lines deleted...]
-      <c r="G210" s="5" t="n"/>
+        <v>0.006944444444444444</v>
+      </c>
+      <c r="F210" s="5" t="n"/>
+      <c r="G210" s="4" t="n">
+        <v>0.02916666666666667</v>
+      </c>
       <c r="H210" s="5" t="inlineStr">
         <is>
-          <t>Cortado_3C</t>
+          <t>14 (S)</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="n"/>
       <c r="B211" s="4" t="n">
-        <v>0.9270833333333334</v>
+        <v>0.9583333333333334</v>
       </c>
       <c r="C211" s="4" t="n">
-        <v>0.9486111111111111</v>
+        <v>0.9798611111111111</v>
       </c>
       <c r="D211" s="4" t="n">
-        <v>0.9597222222222223</v>
+        <v>0.9909722222222223</v>
       </c>
       <c r="E211" s="4" t="n">
-        <v>0.9763888888888889</v>
+        <v>0.007638888888888889</v>
       </c>
       <c r="F211" s="5" t="n"/>
       <c r="G211" s="4" t="n"/>
       <c r="H211" s="5" t="inlineStr">
-        <is>
-[...136 lines deleted...]
-      <c r="H217" s="5" t="inlineStr">
         <is>
           <t>SAB-4</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>