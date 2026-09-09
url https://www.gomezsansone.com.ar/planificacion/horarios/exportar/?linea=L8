--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -447,51 +447,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H211"/>
+  <dimension ref="A1:H216"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Kennedy
 salida</t>
         </is>
       </c>
@@ -838,4576 +838,4666 @@
       <c r="A15" s="4" t="n">
         <v>0.2465277777777778</v>
       </c>
       <c r="B15" s="5" t="n"/>
       <c r="C15" s="4" t="n">
         <v>0.2645833333333333</v>
       </c>
       <c r="D15" s="4" t="n">
         <v>0.2729166666666666</v>
       </c>
       <c r="E15" s="4" t="n">
         <v>0.2888888888888889</v>
       </c>
       <c r="F15" s="4" t="n">
         <v>0.3097222222222222</v>
       </c>
       <c r="G15" s="5" t="n"/>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>11 (S)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="n"/>
-      <c r="B16" s="4" t="n"/>
+      <c r="B16" s="4" t="n">
+        <v>0.275</v>
+      </c>
       <c r="C16" s="4" t="n"/>
-      <c r="D16" s="4" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="D16" s="4" t="n"/>
+      <c r="E16" s="4" t="n"/>
       <c r="F16" s="5" t="n"/>
       <c r="G16" s="4" t="n">
-        <v>0.3131944444444444</v>
+        <v>0.3597222222222222</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
-          <t>12 (S)</t>
+          <t>Refuerzo</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="n"/>
-      <c r="B17" s="5" t="n"/>
+      <c r="A17" s="5" t="n"/>
+      <c r="B17" s="4" t="n"/>
       <c r="C17" s="4" t="n"/>
       <c r="D17" s="4" t="n">
+        <v>0.2763888888888889</v>
+      </c>
+      <c r="E17" s="4" t="n">
+        <v>0.2923611111111111</v>
+      </c>
+      <c r="F17" s="5" t="n"/>
+      <c r="G17" s="4" t="n">
+        <v>0.3131944444444444</v>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t>12 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="n"/>
+      <c r="B18" s="5" t="n"/>
+      <c r="C18" s="4" t="n"/>
+      <c r="D18" s="4" t="n">
         <v>0.2819444444444444</v>
       </c>
-      <c r="E17" s="4" t="n">
+      <c r="E18" s="4" t="n">
         <v>0.2979166666666667</v>
       </c>
-      <c r="F17" s="4" t="n">
+      <c r="F18" s="4" t="n">
         <v>0.31875</v>
       </c>
-      <c r="G17" s="5" t="n"/>
-      <c r="H17" s="5" t="inlineStr">
+      <c r="G18" s="5" t="n"/>
+      <c r="H18" s="5" t="inlineStr">
         <is>
           <t>13 (S)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="n"/>
       <c r="B19" s="4" t="n">
+        <v>0.2569444444444444</v>
+      </c>
+      <c r="C19" s="4" t="n">
+        <v>0.2756944444444445</v>
+      </c>
+      <c r="D19" s="4" t="n">
+        <v>0.2840277777777778</v>
+      </c>
+      <c r="E19" s="4" t="n">
+        <v>0.2993055555555555</v>
+      </c>
+      <c r="F19" s="5" t="n"/>
+      <c r="G19" s="4" t="n"/>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t>SAB-6</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="n"/>
+      <c r="B20" s="4" t="n">
         <v>0.25</v>
       </c>
-      <c r="C19" s="4" t="n">
+      <c r="C20" s="4" t="n">
         <v>0.2743055555555556</v>
       </c>
-      <c r="D19" s="4" t="n">
+      <c r="D20" s="4" t="n">
         <v>0.2875</v>
       </c>
-      <c r="E19" s="4" t="n">
+      <c r="E20" s="4" t="n">
         <v>0.3034722222222222</v>
       </c>
-      <c r="F19" s="5" t="n"/>
-      <c r="G19" s="4" t="n">
+      <c r="F20" s="5" t="n"/>
+      <c r="G20" s="4" t="n">
         <v>0.3243055555555556</v>
       </c>
-      <c r="H19" s="5" t="inlineStr">
+      <c r="H20" s="5" t="inlineStr">
         <is>
           <t>14 (S)</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="4" t="n">
+    <row r="21">
+      <c r="A21" s="4" t="n">
         <v>0.2534722222222222</v>
       </c>
-      <c r="B20" s="5" t="n"/>
-      <c r="C20" s="4" t="n">
+      <c r="B21" s="5" t="n"/>
+      <c r="C21" s="4" t="n">
         <v>0.2791666666666667</v>
       </c>
-      <c r="D20" s="4" t="n">
+      <c r="D21" s="4" t="n">
         <v>0.2916666666666667</v>
       </c>
-      <c r="E20" s="4" t="n">
+      <c r="E21" s="4" t="n">
         <v>0.3111111111111111</v>
       </c>
-      <c r="F20" s="4" t="n">
+      <c r="F21" s="4" t="n">
         <v>0.3333333333333333</v>
       </c>
-      <c r="G20" s="5" t="n"/>
-      <c r="H20" s="5" t="inlineStr">
+      <c r="G21" s="5" t="n"/>
+      <c r="H21" s="5" t="inlineStr">
         <is>
           <t>15 (T)</t>
         </is>
       </c>
     </row>
-    <row r="21">
-[...1 lines deleted...]
-      <c r="B21" s="4" t="n">
+    <row r="22">
+      <c r="A22" s="5" t="n"/>
+      <c r="B22" s="4" t="n">
         <v>0.2604166666666667</v>
       </c>
-      <c r="C21" s="4" t="n">
+      <c r="C22" s="4" t="n">
         <v>0.2881944444444444</v>
       </c>
-      <c r="D21" s="4" t="n">
+      <c r="D22" s="4" t="n">
         <v>0.2986111111111111</v>
       </c>
-      <c r="E21" s="4" t="n">
+      <c r="E22" s="4" t="n">
         <v>0.3145833333333333</v>
       </c>
-      <c r="F21" s="5" t="n"/>
-      <c r="G21" s="4" t="n">
+      <c r="F22" s="5" t="n"/>
+      <c r="G22" s="4" t="n">
         <v>0.3354166666666666</v>
       </c>
-      <c r="H21" s="5" t="inlineStr">
+      <c r="H22" s="5" t="inlineStr">
         <is>
           <t>16 (T)</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="4" t="n">
+    <row r="23">
+      <c r="A23" s="4" t="n">
         <v>0.2638888888888889</v>
       </c>
-      <c r="B22" s="5" t="n"/>
-      <c r="C22" s="4" t="n">
+      <c r="B23" s="5" t="n"/>
+      <c r="C23" s="4" t="n">
         <v>0.2909722222222222</v>
       </c>
-      <c r="D22" s="4" t="n">
+      <c r="D23" s="4" t="n">
         <v>0.3034722222222222</v>
       </c>
-      <c r="E22" s="4" t="n">
+      <c r="E23" s="4" t="n">
         <v>0.3243055555555556</v>
       </c>
-      <c r="F22" s="4" t="n">
+      <c r="F23" s="4" t="n">
         <v>0.3486111111111111</v>
       </c>
-      <c r="G22" s="5" t="n"/>
-      <c r="H22" s="5" t="inlineStr">
+      <c r="G23" s="5" t="n"/>
+      <c r="H23" s="5" t="inlineStr">
         <is>
           <t>1 (S)</t>
         </is>
       </c>
     </row>
-    <row r="23">
-[...1 lines deleted...]
-      <c r="B23" s="4" t="n">
+    <row r="24">
+      <c r="A24" s="5" t="n"/>
+      <c r="B24" s="4" t="n">
         <v>0.2694444444444444</v>
       </c>
-      <c r="C23" s="4" t="n">
-[...22 lines deleted...]
-      <c r="B24" s="5" t="n"/>
       <c r="C24" s="4" t="n">
         <v>0.2965277777777778</v>
       </c>
       <c r="D24" s="4" t="n">
         <v>0.3090277777777778</v>
       </c>
       <c r="E24" s="4" t="n">
-        <v>0.3270833333333333</v>
-[...2 lines deleted...]
-      <c r="G24" s="5" t="n"/>
+        <v>0.3298611111111111</v>
+      </c>
+      <c r="F24" s="5" t="n"/>
+      <c r="G24" s="4" t="n">
+        <v>0.3541666666666667</v>
+      </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>2 (S)</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
-        <v>0.275</v>
+        <v>0.2743055555555556</v>
       </c>
       <c r="B25" s="5" t="n"/>
       <c r="C25" s="4" t="n">
-        <v>0.2979166666666667</v>
+        <v>0.2965277777777778</v>
       </c>
       <c r="D25" s="4" t="n">
-        <v>0.3104166666666667</v>
+        <v>0.3090277777777778</v>
       </c>
       <c r="E25" s="4" t="n">
-        <v>0.3284722222222222</v>
+        <v>0.3270833333333333</v>
       </c>
       <c r="F25" s="4" t="n"/>
       <c r="G25" s="5" t="n"/>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>DOM-1</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
         <v>0.275</v>
       </c>
       <c r="B26" s="5" t="n"/>
       <c r="C26" s="4" t="n">
-        <v>0.3020833333333333</v>
+        <v>0.2979166666666667</v>
       </c>
       <c r="D26" s="4" t="n">
-        <v>0.3145833333333333</v>
+        <v>0.3104166666666667</v>
       </c>
       <c r="E26" s="4" t="n">
-        <v>0.3354166666666666</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.3284722222222222</v>
+      </c>
+      <c r="F26" s="4" t="n"/>
       <c r="G26" s="5" t="n"/>
       <c r="H26" s="5" t="inlineStr">
         <is>
+          <t>DOM-1</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4" t="n">
+        <v>0.275</v>
+      </c>
+      <c r="B27" s="5" t="n"/>
+      <c r="C27" s="4" t="n">
+        <v>0.3020833333333333</v>
+      </c>
+      <c r="D27" s="4" t="n">
+        <v>0.3145833333333333</v>
+      </c>
+      <c r="E27" s="4" t="n">
+        <v>0.3354166666666666</v>
+      </c>
+      <c r="F27" s="4" t="n">
+        <v>0.3597222222222222</v>
+      </c>
+      <c r="G27" s="5" t="n"/>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
           <t>3 (T)</t>
-        </is>
-[...22 lines deleted...]
-          <t>4 (T)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="n"/>
       <c r="B28" s="4" t="n">
-        <v>0.2881944444444444</v>
+        <v>0.2805555555555556</v>
       </c>
       <c r="C28" s="4" t="n">
-        <v>0.3104166666666667</v>
+        <v>0.3076388888888889</v>
       </c>
       <c r="D28" s="4" t="n">
-        <v>0.3229166666666667</v>
+        <v>0.3201388888888889</v>
       </c>
       <c r="E28" s="4" t="n">
         <v>0.3409722222222222</v>
       </c>
       <c r="F28" s="5" t="n"/>
-      <c r="G28" s="4" t="n"/>
+      <c r="G28" s="4" t="n">
+        <v>0.3652777777777778</v>
+      </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
+          <t>4 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="n"/>
+      <c r="B29" s="4" t="n">
+        <v>0.2881944444444444</v>
+      </c>
+      <c r="C29" s="4" t="n">
+        <v>0.3104166666666667</v>
+      </c>
+      <c r="D29" s="4" t="n">
+        <v>0.3229166666666667</v>
+      </c>
+      <c r="E29" s="4" t="n">
+        <v>0.3409722222222222</v>
+      </c>
+      <c r="F29" s="5" t="n"/>
+      <c r="G29" s="4" t="n"/>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
           <t>SAB-2</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="4" t="n">
+    <row r="30">
+      <c r="A30" s="4" t="n">
         <v>0.2861111111111111</v>
       </c>
-      <c r="B29" s="5" t="n"/>
-      <c r="C29" s="4" t="n">
+      <c r="B30" s="5" t="n"/>
+      <c r="C30" s="4" t="n">
         <v>0.3131944444444444</v>
       </c>
-      <c r="D29" s="4" t="n">
+      <c r="D30" s="4" t="n">
         <v>0.3256944444444445</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.3284722222222222</v>
       </c>
       <c r="E30" s="4" t="n">
         <v>0.3465277777777778</v>
       </c>
-      <c r="F30" s="5" t="n"/>
-      <c r="G30" s="4" t="n"/>
+      <c r="F30" s="4" t="n">
+        <v>0.3708333333333333</v>
+      </c>
+      <c r="G30" s="5" t="n"/>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>5 (S)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="n"/>
       <c r="B31" s="4" t="n">
+        <v>0.2930555555555556</v>
+      </c>
+      <c r="C31" s="4" t="n">
+        <v>0.3159722222222222</v>
+      </c>
+      <c r="D31" s="4" t="n">
+        <v>0.3284722222222222</v>
+      </c>
+      <c r="E31" s="4" t="n">
+        <v>0.3465277777777778</v>
+      </c>
+      <c r="F31" s="5" t="n"/>
+      <c r="G31" s="4" t="n"/>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>DOM-2</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="n"/>
+      <c r="B32" s="4" t="n">
         <v>0.2916666666666667</v>
       </c>
-      <c r="C31" s="4" t="n">
+      <c r="C32" s="4" t="n">
         <v>0.31875</v>
       </c>
-      <c r="D31" s="4" t="n">
+      <c r="D32" s="4" t="n">
         <v>0.33125</v>
       </c>
-      <c r="E31" s="4" t="n">
+      <c r="E32" s="4" t="n">
         <v>0.3520833333333334</v>
       </c>
-      <c r="F31" s="5" t="n"/>
-      <c r="G31" s="4" t="n">
+      <c r="F32" s="5" t="n"/>
+      <c r="G32" s="4" t="n">
         <v>0.3763888888888889</v>
       </c>
-      <c r="H31" s="5" t="inlineStr">
+      <c r="H32" s="5" t="inlineStr">
         <is>
           <t>6 (S)</t>
-        </is>
-[...22 lines deleted...]
-          <t>7 (T)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
-        <v>0.3020833333333333</v>
+        <v>0.2972222222222222</v>
       </c>
       <c r="B33" s="5" t="n"/>
       <c r="C33" s="4" t="n">
         <v>0.3243055555555556</v>
       </c>
       <c r="D33" s="4" t="n">
         <v>0.3368055555555556</v>
       </c>
       <c r="E33" s="4" t="n">
-        <v>0.3548611111111111</v>
-[...1 lines deleted...]
-      <c r="F33" s="4" t="n"/>
+        <v>0.3576388888888889</v>
+      </c>
+      <c r="F33" s="4" t="n">
+        <v>0.3819444444444444</v>
+      </c>
       <c r="G33" s="5" t="n"/>
       <c r="H33" s="5" t="inlineStr">
         <is>
+          <t>7 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="n">
+        <v>0.3020833333333333</v>
+      </c>
+      <c r="B34" s="5" t="n"/>
+      <c r="C34" s="4" t="n">
+        <v>0.3243055555555556</v>
+      </c>
+      <c r="D34" s="4" t="n">
+        <v>0.3368055555555556</v>
+      </c>
+      <c r="E34" s="4" t="n">
+        <v>0.3548611111111111</v>
+      </c>
+      <c r="F34" s="4" t="n"/>
+      <c r="G34" s="5" t="n"/>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
           <t>SAB-3</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...1 lines deleted...]
-      <c r="B34" s="4" t="n">
+    <row r="35">
+      <c r="A35" s="5" t="n"/>
+      <c r="B35" s="4" t="n">
         <v>0.3027777777777778</v>
       </c>
-      <c r="C34" s="4" t="n">
+      <c r="C35" s="4" t="n">
         <v>0.3298611111111111</v>
       </c>
-      <c r="D34" s="4" t="n">
+      <c r="D35" s="4" t="n">
         <v>0.3423611111111111</v>
       </c>
-      <c r="E34" s="4" t="n">
+      <c r="E35" s="4" t="n">
         <v>0.3631944444444444</v>
       </c>
-      <c r="F34" s="5" t="n"/>
-      <c r="G34" s="4" t="n">
+      <c r="F35" s="5" t="n"/>
+      <c r="G35" s="4" t="n">
         <v>0.3875</v>
       </c>
-      <c r="H34" s="5" t="inlineStr">
+      <c r="H35" s="5" t="inlineStr">
         <is>
           <t>8 (T)</t>
         </is>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="4" t="n">
+    <row r="36">
+      <c r="A36" s="4" t="n">
         <v>0.3083333333333333</v>
       </c>
-      <c r="B35" s="5" t="n"/>
-      <c r="C35" s="4" t="n">
+      <c r="B36" s="5" t="n"/>
+      <c r="C36" s="4" t="n">
         <v>0.3354166666666666</v>
       </c>
-      <c r="D35" s="4" t="n">
+      <c r="D36" s="4" t="n">
         <v>0.3479166666666667</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.3506944444444444</v>
       </c>
       <c r="E36" s="4" t="n">
         <v>0.36875</v>
       </c>
-      <c r="F36" s="5" t="n"/>
-      <c r="G36" s="4" t="n"/>
+      <c r="F36" s="4" t="n">
+        <v>0.3930555555555555</v>
+      </c>
+      <c r="G36" s="5" t="n"/>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>9 (S)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="n"/>
       <c r="B37" s="4" t="n">
+        <v>0.3159722222222222</v>
+      </c>
+      <c r="C37" s="4" t="n">
+        <v>0.3381944444444445</v>
+      </c>
+      <c r="D37" s="4" t="n">
+        <v>0.3506944444444444</v>
+      </c>
+      <c r="E37" s="4" t="n">
+        <v>0.36875</v>
+      </c>
+      <c r="F37" s="5" t="n"/>
+      <c r="G37" s="4" t="n"/>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t>SAB-4</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="n"/>
+      <c r="B38" s="4" t="n">
         <v>0.3138888888888889</v>
       </c>
-      <c r="C37" s="4" t="n">
+      <c r="C38" s="4" t="n">
         <v>0.3409722222222222</v>
       </c>
-      <c r="D37" s="4" t="n">
+      <c r="D38" s="4" t="n">
         <v>0.3534722222222222</v>
       </c>
-      <c r="E37" s="4" t="n">
+      <c r="E38" s="4" t="n">
         <v>0.3743055555555556</v>
       </c>
-      <c r="F37" s="5" t="n"/>
-      <c r="G37" s="4" t="n">
+      <c r="F38" s="5" t="n"/>
+      <c r="G38" s="4" t="n">
         <v>0.3986111111111111</v>
       </c>
-      <c r="H37" s="5" t="inlineStr">
+      <c r="H38" s="5" t="inlineStr">
         <is>
           <t>10 (S)</t>
         </is>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="4" t="n">
+    <row r="39">
+      <c r="A39" s="4" t="n">
         <v>0.3194444444444444</v>
       </c>
-      <c r="B38" s="5" t="n"/>
-      <c r="C38" s="4" t="n">
+      <c r="B39" s="5" t="n"/>
+      <c r="C39" s="4" t="n">
         <v>0.3465277777777778</v>
       </c>
-      <c r="D38" s="4" t="n">
+      <c r="D39" s="4" t="n">
         <v>0.3590277777777778</v>
       </c>
-      <c r="E38" s="4" t="n">
+      <c r="E39" s="4" t="n">
         <v>0.3798611111111111</v>
       </c>
-      <c r="F38" s="4" t="n">
+      <c r="F39" s="4" t="n">
         <v>0.4041666666666667</v>
       </c>
-      <c r="G38" s="5" t="n"/>
-      <c r="H38" s="5" t="inlineStr">
+      <c r="G39" s="5" t="n"/>
+      <c r="H39" s="5" t="inlineStr">
         <is>
           <t>11 (S)</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...1 lines deleted...]
-      <c r="B39" s="4" t="n">
+    <row r="40">
+      <c r="A40" s="5" t="n"/>
+      <c r="B40" s="4" t="n">
         <v>0.325</v>
       </c>
-      <c r="C39" s="4" t="n">
-[...22 lines deleted...]
-      <c r="B40" s="5" t="n"/>
       <c r="C40" s="4" t="n">
         <v>0.3520833333333334</v>
       </c>
       <c r="D40" s="4" t="n">
         <v>0.3645833333333333</v>
       </c>
       <c r="E40" s="4" t="n">
-        <v>0.3826388888888889</v>
-[...2 lines deleted...]
-      <c r="G40" s="5" t="n"/>
+        <v>0.3854166666666667</v>
+      </c>
+      <c r="F40" s="5" t="n"/>
+      <c r="G40" s="4" t="n">
+        <v>0.4097222222222222</v>
+      </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
-        <v>0.3305555555555555</v>
+        <v>0.3298611111111111</v>
       </c>
       <c r="B41" s="5" t="n"/>
       <c r="C41" s="4" t="n">
-        <v>0.3576388888888889</v>
+        <v>0.3520833333333334</v>
       </c>
       <c r="D41" s="4" t="n">
-        <v>0.3701388888888889</v>
+        <v>0.3645833333333333</v>
       </c>
       <c r="E41" s="4" t="n">
-        <v>0.3909722222222222</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.3826388888888889</v>
+      </c>
+      <c r="F41" s="4" t="n"/>
       <c r="G41" s="5" t="n"/>
       <c r="H41" s="5" t="inlineStr">
         <is>
+          <t>SAB-5</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="n">
+        <v>0.3305555555555555</v>
+      </c>
+      <c r="B42" s="5" t="n"/>
+      <c r="C42" s="4" t="n">
+        <v>0.3576388888888889</v>
+      </c>
+      <c r="D42" s="4" t="n">
+        <v>0.3701388888888889</v>
+      </c>
+      <c r="E42" s="4" t="n">
+        <v>0.3909722222222222</v>
+      </c>
+      <c r="F42" s="4" t="n">
+        <v>0.4152777777777778</v>
+      </c>
+      <c r="G42" s="5" t="n"/>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
           <t>13 (S)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="n"/>
       <c r="B43" s="4" t="n">
+        <v>0.3402777777777778</v>
+      </c>
+      <c r="C43" s="4" t="n">
+        <v>0.3625</v>
+      </c>
+      <c r="D43" s="4" t="n">
+        <v>0.375</v>
+      </c>
+      <c r="E43" s="4" t="n">
+        <v>0.3930555555555555</v>
+      </c>
+      <c r="F43" s="5" t="n"/>
+      <c r="G43" s="4" t="n"/>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t>SAB-6</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="n"/>
+      <c r="B44" s="4" t="n">
         <v>0.3361111111111111</v>
       </c>
-      <c r="C43" s="4" t="n">
+      <c r="C44" s="4" t="n">
         <v>0.3631944444444444</v>
       </c>
-      <c r="D43" s="4" t="n">
+      <c r="D44" s="4" t="n">
         <v>0.3756944444444444</v>
       </c>
-      <c r="E43" s="4" t="n">
+      <c r="E44" s="4" t="n">
         <v>0.3965277777777778</v>
       </c>
-      <c r="F43" s="5" t="n"/>
-      <c r="G43" s="4" t="n">
+      <c r="F44" s="5" t="n"/>
+      <c r="G44" s="4" t="n">
         <v>0.4208333333333333</v>
       </c>
-      <c r="H43" s="5" t="inlineStr">
+      <c r="H44" s="5" t="inlineStr">
         <is>
           <t>14 (S)</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="4" t="n">
+    <row r="45">
+      <c r="A45" s="4" t="n">
         <v>0.3416666666666667</v>
       </c>
-      <c r="B44" s="5" t="n"/>
-      <c r="C44" s="4" t="n">
+      <c r="B45" s="5" t="n"/>
+      <c r="C45" s="4" t="n">
         <v>0.36875</v>
       </c>
-      <c r="D44" s="4" t="n">
+      <c r="D45" s="4" t="n">
         <v>0.38125</v>
       </c>
-      <c r="E44" s="4" t="n">
+      <c r="E45" s="4" t="n">
         <v>0.4020833333333333</v>
       </c>
-      <c r="F44" s="4" t="n">
+      <c r="F45" s="4" t="n">
         <v>0.4263888888888889</v>
       </c>
-      <c r="G44" s="5" t="n"/>
-      <c r="H44" s="5" t="inlineStr">
+      <c r="G45" s="5" t="n"/>
+      <c r="H45" s="5" t="inlineStr">
         <is>
           <t>15 (T)</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...1 lines deleted...]
-      <c r="B45" s="4" t="n">
+    <row r="46">
+      <c r="A46" s="5" t="n"/>
+      <c r="B46" s="4" t="n">
         <v>0.3472222222222222</v>
       </c>
-      <c r="C45" s="4" t="n">
+      <c r="C46" s="4" t="n">
         <v>0.3743055555555556</v>
       </c>
-      <c r="D45" s="4" t="n">
+      <c r="D46" s="4" t="n">
         <v>0.3868055555555556</v>
       </c>
-      <c r="E45" s="4" t="n">
+      <c r="E46" s="4" t="n">
         <v>0.4076388888888889</v>
       </c>
-      <c r="F45" s="5" t="n"/>
-      <c r="G45" s="4" t="n">
+      <c r="F46" s="5" t="n"/>
+      <c r="G46" s="4" t="n">
         <v>0.4319444444444445</v>
       </c>
-      <c r="H45" s="5" t="inlineStr">
+      <c r="H46" s="5" t="inlineStr">
         <is>
           <t>16 (T)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
-        <v>0.35625</v>
+        <v>0.3541666666666667</v>
       </c>
       <c r="B47" s="5" t="n"/>
       <c r="C47" s="4" t="n">
-        <v>0.3791666666666667</v>
+        <v>0.3763888888888889</v>
       </c>
       <c r="D47" s="4" t="n">
-        <v>0.3916666666666667</v>
+        <v>0.3888888888888889</v>
       </c>
       <c r="E47" s="4" t="n">
-        <v>0.4097222222222222</v>
+        <v>0.4069444444444444</v>
       </c>
       <c r="F47" s="4" t="n"/>
       <c r="G47" s="5" t="n"/>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>DOM-1</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="n">
-        <v>0.3527777777777778</v>
+        <v>0.35625</v>
       </c>
       <c r="B48" s="5" t="n"/>
       <c r="C48" s="4" t="n">
-        <v>0.3798611111111111</v>
+        <v>0.3791666666666667</v>
       </c>
       <c r="D48" s="4" t="n">
-        <v>0.3923611111111111</v>
+        <v>0.3916666666666667</v>
       </c>
       <c r="E48" s="4" t="n">
-        <v>0.4131944444444444</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.4097222222222222</v>
+      </c>
+      <c r="F48" s="4" t="n"/>
       <c r="G48" s="5" t="n"/>
       <c r="H48" s="5" t="inlineStr">
         <is>
+          <t>DOM-1</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="n">
+        <v>0.3527777777777778</v>
+      </c>
+      <c r="B49" s="5" t="n"/>
+      <c r="C49" s="4" t="n">
+        <v>0.3798611111111111</v>
+      </c>
+      <c r="D49" s="4" t="n">
+        <v>0.3923611111111111</v>
+      </c>
+      <c r="E49" s="4" t="n">
+        <v>0.4131944444444444</v>
+      </c>
+      <c r="F49" s="4" t="n">
+        <v>0.4375</v>
+      </c>
+      <c r="G49" s="5" t="n"/>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
           <t>1 (S)</t>
-        </is>
-[...22 lines deleted...]
-          <t>2 (S)</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="n"/>
       <c r="B50" s="4" t="n">
+        <v>0.3583333333333333</v>
+      </c>
+      <c r="C50" s="4" t="n">
+        <v>0.3854166666666667</v>
+      </c>
+      <c r="D50" s="4" t="n">
+        <v>0.3979166666666666</v>
+      </c>
+      <c r="E50" s="4" t="n">
+        <v>0.41875</v>
+      </c>
+      <c r="F50" s="5" t="n"/>
+      <c r="G50" s="4" t="n">
+        <v>0.44375</v>
+      </c>
+      <c r="H50" s="5" t="inlineStr">
+        <is>
+          <t>2 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="n"/>
+      <c r="B51" s="4" t="n">
         <v>0.3680555555555556</v>
       </c>
-      <c r="C50" s="4" t="n">
+      <c r="C51" s="4" t="n">
         <v>0.3902777777777778</v>
       </c>
-      <c r="D50" s="4" t="n">
+      <c r="D51" s="4" t="n">
         <v>0.4027777777777778</v>
       </c>
-      <c r="E50" s="4" t="n">
+      <c r="E51" s="4" t="n">
         <v>0.4208333333333333</v>
       </c>
-      <c r="F50" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H50" s="5" t="inlineStr">
+      <c r="F51" s="5" t="n"/>
+      <c r="G51" s="4" t="n"/>
+      <c r="H51" s="5" t="inlineStr">
         <is>
           <t>SAB-2</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="4" t="n">
+    <row r="52">
+      <c r="A52" s="4" t="n">
         <v>0.3638888888888889</v>
       </c>
-      <c r="B51" s="5" t="n"/>
-      <c r="C51" s="4" t="n">
+      <c r="B52" s="5" t="n"/>
+      <c r="C52" s="4" t="n">
         <v>0.3909722222222222</v>
       </c>
-      <c r="D51" s="4" t="n">
+      <c r="D52" s="4" t="n">
         <v>0.4034722222222222</v>
       </c>
-      <c r="E51" s="4" t="n">
+      <c r="E52" s="4" t="n">
         <v>0.4243055555555555</v>
       </c>
-      <c r="F51" s="4" t="n">
+      <c r="F52" s="4" t="n">
         <v>0.4493055555555556</v>
       </c>
-      <c r="G51" s="5" t="n"/>
-      <c r="H51" s="5" t="inlineStr">
+      <c r="G52" s="5" t="n"/>
+      <c r="H52" s="5" t="inlineStr">
         <is>
           <t>3 (T)</t>
-        </is>
-[...22 lines deleted...]
-          <t>4 (T)</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="n"/>
       <c r="B53" s="4" t="n">
+        <v>0.3694444444444445</v>
+      </c>
+      <c r="C53" s="4" t="n">
+        <v>0.3965277777777778</v>
+      </c>
+      <c r="D53" s="4" t="n">
+        <v>0.4090277777777778</v>
+      </c>
+      <c r="E53" s="4" t="n">
+        <v>0.4298611111111111</v>
+      </c>
+      <c r="F53" s="5" t="n"/>
+      <c r="G53" s="4" t="n">
+        <v>0.4548611111111111</v>
+      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t>4 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="n"/>
+      <c r="B54" s="4" t="n">
         <v>0.3743055555555556</v>
       </c>
-      <c r="C53" s="4" t="n">
+      <c r="C54" s="4" t="n">
         <v>0.3972222222222222</v>
       </c>
-      <c r="D53" s="4" t="n">
+      <c r="D54" s="4" t="n">
         <v>0.4097222222222222</v>
       </c>
-      <c r="E53" s="4" t="n">
+      <c r="E54" s="4" t="n">
         <v>0.4277777777777778</v>
       </c>
-      <c r="F53" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H53" s="5" t="inlineStr">
+      <c r="F54" s="5" t="n"/>
+      <c r="G54" s="4" t="n"/>
+      <c r="H54" s="5" t="inlineStr">
         <is>
           <t>DOM-2</t>
-        </is>
-[...22 lines deleted...]
-          <t>5 (S)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="n">
-        <v>0.3819444444444444</v>
+        <v>0.375</v>
       </c>
       <c r="B55" s="5" t="n"/>
       <c r="C55" s="4" t="n">
-        <v>0.4041666666666667</v>
+        <v>0.4020833333333333</v>
       </c>
       <c r="D55" s="4" t="n">
-        <v>0.4166666666666667</v>
+        <v>0.4145833333333334</v>
       </c>
       <c r="E55" s="4" t="n">
-        <v>0.4347222222222222</v>
-[...1 lines deleted...]
-      <c r="F55" s="4" t="n"/>
+        <v>0.4354166666666667</v>
+      </c>
+      <c r="F55" s="4" t="n">
+        <v>0.4604166666666666</v>
+      </c>
       <c r="G55" s="5" t="n"/>
       <c r="H55" s="5" t="inlineStr">
         <is>
+          <t>5 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="n">
+        <v>0.3819444444444444</v>
+      </c>
+      <c r="B56" s="5" t="n"/>
+      <c r="C56" s="4" t="n">
+        <v>0.4041666666666667</v>
+      </c>
+      <c r="D56" s="4" t="n">
+        <v>0.4166666666666667</v>
+      </c>
+      <c r="E56" s="4" t="n">
+        <v>0.4347222222222222</v>
+      </c>
+      <c r="F56" s="4" t="n"/>
+      <c r="G56" s="5" t="n"/>
+      <c r="H56" s="5" t="inlineStr">
+        <is>
           <t>SAB-3</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...1 lines deleted...]
-      <c r="B56" s="4" t="n">
+    <row r="57">
+      <c r="A57" s="5" t="n"/>
+      <c r="B57" s="4" t="n">
         <v>0.3805555555555555</v>
       </c>
-      <c r="C56" s="4" t="n">
+      <c r="C57" s="4" t="n">
         <v>0.4076388888888889</v>
       </c>
-      <c r="D56" s="4" t="n">
+      <c r="D57" s="4" t="n">
         <v>0.4201388888888889</v>
       </c>
-      <c r="E56" s="4" t="n">
+      <c r="E57" s="4" t="n">
         <v>0.4409722222222222</v>
       </c>
-      <c r="F56" s="5" t="n"/>
-      <c r="G56" s="4" t="n">
+      <c r="F57" s="5" t="n"/>
+      <c r="G57" s="4" t="n">
         <v>0.4659722222222222</v>
       </c>
-      <c r="H56" s="5" t="inlineStr">
+      <c r="H57" s="5" t="inlineStr">
         <is>
           <t>6 (S)</t>
         </is>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="4" t="n">
+    <row r="58">
+      <c r="A58" s="4" t="n">
         <v>0.3861111111111111</v>
       </c>
-      <c r="B57" s="5" t="n"/>
-      <c r="C57" s="4" t="n">
+      <c r="B58" s="5" t="n"/>
+      <c r="C58" s="4" t="n">
         <v>0.4131944444444444</v>
       </c>
-      <c r="D57" s="4" t="n">
+      <c r="D58" s="4" t="n">
         <v>0.4256944444444444</v>
       </c>
-      <c r="E57" s="4" t="n">
+      <c r="E58" s="4" t="n">
         <v>0.4465277777777778</v>
       </c>
-      <c r="F57" s="4" t="n">
+      <c r="F58" s="4" t="n">
         <v>0.4715277777777778</v>
       </c>
-      <c r="G57" s="5" t="n"/>
-      <c r="H57" s="5" t="inlineStr">
+      <c r="G58" s="5" t="n"/>
+      <c r="H58" s="5" t="inlineStr">
         <is>
           <t>7 (T)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-4</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="n"/>
       <c r="B59" s="4" t="n">
+        <v>0.3958333333333333</v>
+      </c>
+      <c r="C59" s="4" t="n">
+        <v>0.4180555555555556</v>
+      </c>
+      <c r="D59" s="4" t="n">
+        <v>0.4305555555555556</v>
+      </c>
+      <c r="E59" s="4" t="n">
+        <v>0.4486111111111111</v>
+      </c>
+      <c r="F59" s="5" t="n"/>
+      <c r="G59" s="4" t="n"/>
+      <c r="H59" s="5" t="inlineStr">
+        <is>
+          <t>SAB-4</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="5" t="n"/>
+      <c r="B60" s="4" t="n">
         <v>0.3916666666666667</v>
       </c>
-      <c r="C59" s="4" t="n">
+      <c r="C60" s="4" t="n">
         <v>0.41875</v>
       </c>
-      <c r="D59" s="4" t="n">
+      <c r="D60" s="4" t="n">
         <v>0.43125</v>
       </c>
-      <c r="E59" s="4" t="n">
+      <c r="E60" s="4" t="n">
         <v>0.4520833333333333</v>
       </c>
-      <c r="F59" s="5" t="n"/>
-      <c r="G59" s="4" t="n">
+      <c r="F60" s="5" t="n"/>
+      <c r="G60" s="4" t="n">
         <v>0.4770833333333334</v>
       </c>
-      <c r="H59" s="5" t="inlineStr">
+      <c r="H60" s="5" t="inlineStr">
         <is>
           <t>8 (T)</t>
         </is>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="4" t="n">
+    <row r="61">
+      <c r="A61" s="4" t="n">
         <v>0.3972222222222222</v>
       </c>
-      <c r="B60" s="5" t="n"/>
-      <c r="C60" s="4" t="n">
+      <c r="B61" s="5" t="n"/>
+      <c r="C61" s="4" t="n">
         <v>0.4243055555555555</v>
       </c>
-      <c r="D60" s="4" t="n">
+      <c r="D61" s="4" t="n">
         <v>0.4368055555555556</v>
       </c>
-      <c r="E60" s="4" t="n">
+      <c r="E61" s="4" t="n">
         <v>0.4576388888888889</v>
       </c>
-      <c r="F60" s="4" t="n">
+      <c r="F61" s="4" t="n">
         <v>0.4826388888888889</v>
       </c>
-      <c r="G60" s="5" t="n"/>
-      <c r="H60" s="5" t="inlineStr">
+      <c r="G61" s="5" t="n"/>
+      <c r="H61" s="5" t="inlineStr">
         <is>
           <t>9 (S)</t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...1 lines deleted...]
-      <c r="B61" s="4" t="n">
+    <row r="62">
+      <c r="A62" s="5" t="n"/>
+      <c r="B62" s="4" t="n">
         <v>0.4027777777777778</v>
       </c>
-      <c r="C61" s="4" t="n">
+      <c r="C62" s="4" t="n">
         <v>0.4298611111111111</v>
       </c>
-      <c r="D61" s="4" t="n">
+      <c r="D62" s="4" t="n">
         <v>0.4423611111111111</v>
       </c>
-      <c r="E61" s="4" t="n">
+      <c r="E62" s="4" t="n">
         <v>0.4631944444444445</v>
       </c>
-      <c r="F61" s="5" t="n"/>
-      <c r="G61" s="4" t="n">
+      <c r="F62" s="5" t="n"/>
+      <c r="G62" s="4" t="n">
         <v>0.4881944444444444</v>
       </c>
-      <c r="H61" s="5" t="inlineStr">
+      <c r="H62" s="5" t="inlineStr">
         <is>
           <t>10 (S)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4" t="n">
-        <v>0.4083333333333333</v>
+        <v>0.4097222222222222</v>
       </c>
       <c r="B63" s="5" t="n"/>
       <c r="C63" s="4" t="n">
-        <v>0.4354166666666667</v>
+        <v>0.4319444444444445</v>
       </c>
       <c r="D63" s="4" t="n">
-        <v>0.4479166666666667</v>
+        <v>0.4444444444444444</v>
       </c>
       <c r="E63" s="4" t="n">
-        <v>0.46875</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.4625</v>
+      </c>
+      <c r="F63" s="4" t="n"/>
       <c r="G63" s="5" t="n"/>
       <c r="H63" s="5" t="inlineStr">
         <is>
+          <t>SAB-5</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4" t="n">
+        <v>0.4083333333333333</v>
+      </c>
+      <c r="B64" s="5" t="n"/>
+      <c r="C64" s="4" t="n">
+        <v>0.4354166666666667</v>
+      </c>
+      <c r="D64" s="4" t="n">
+        <v>0.4479166666666667</v>
+      </c>
+      <c r="E64" s="4" t="n">
+        <v>0.46875</v>
+      </c>
+      <c r="F64" s="4" t="n">
+        <v>0.49375</v>
+      </c>
+      <c r="G64" s="5" t="n"/>
+      <c r="H64" s="5" t="inlineStr">
+        <is>
           <t>11 (S)</t>
-        </is>
-[...22 lines deleted...]
-          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="n"/>
       <c r="B65" s="4" t="n">
+        <v>0.4138888888888889</v>
+      </c>
+      <c r="C65" s="4" t="n">
+        <v>0.4409722222222222</v>
+      </c>
+      <c r="D65" s="4" t="n">
+        <v>0.4534722222222222</v>
+      </c>
+      <c r="E65" s="4" t="n">
+        <v>0.4743055555555555</v>
+      </c>
+      <c r="F65" s="5" t="n"/>
+      <c r="G65" s="4" t="n">
+        <v>0.4993055555555556</v>
+      </c>
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t>12 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="n"/>
+      <c r="B66" s="4" t="n">
         <v>0.4201388888888889</v>
       </c>
-      <c r="C65" s="4" t="n">
+      <c r="C66" s="4" t="n">
         <v>0.4423611111111111</v>
       </c>
-      <c r="D65" s="4" t="n">
+      <c r="D66" s="4" t="n">
         <v>0.4548611111111111</v>
       </c>
-      <c r="E65" s="4" t="n">
+      <c r="E66" s="4" t="n">
         <v>0.4729166666666667</v>
       </c>
-      <c r="F65" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H65" s="5" t="inlineStr">
+      <c r="F66" s="5" t="n"/>
+      <c r="G66" s="4" t="n"/>
+      <c r="H66" s="5" t="inlineStr">
         <is>
           <t>SAB-6</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" s="4" t="n">
+    <row r="67">
+      <c r="A67" s="4" t="n">
         <v>0.4194444444444445</v>
       </c>
-      <c r="B66" s="5" t="n"/>
-      <c r="C66" s="4" t="n">
+      <c r="B67" s="5" t="n"/>
+      <c r="C67" s="4" t="n">
         <v>0.4465277777777778</v>
       </c>
-      <c r="D66" s="4" t="n">
+      <c r="D67" s="4" t="n">
         <v>0.4590277777777778</v>
       </c>
-      <c r="E66" s="4" t="n">
+      <c r="E67" s="4" t="n">
         <v>0.4798611111111111</v>
       </c>
-      <c r="F66" s="4" t="n">
+      <c r="F67" s="4" t="n">
         <v>0.5048611111111111</v>
       </c>
-      <c r="G66" s="5" t="n"/>
-      <c r="H66" s="5" t="inlineStr">
+      <c r="G67" s="5" t="n"/>
+      <c r="H67" s="5" t="inlineStr">
         <is>
           <t>13 (S)</t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...1 lines deleted...]
-      <c r="B67" s="4" t="n">
+    <row r="68">
+      <c r="A68" s="5" t="n"/>
+      <c r="B68" s="4" t="n">
         <v>0.425</v>
       </c>
-      <c r="C67" s="4" t="n">
+      <c r="C68" s="4" t="n">
         <v>0.4520833333333333</v>
       </c>
-      <c r="D67" s="4" t="n">
+      <c r="D68" s="4" t="n">
         <v>0.4645833333333333</v>
       </c>
-      <c r="E67" s="4" t="n">
+      <c r="E68" s="4" t="n">
         <v>0.4854166666666667</v>
       </c>
-      <c r="F67" s="5" t="n"/>
-      <c r="G67" s="4" t="n">
+      <c r="F68" s="5" t="n"/>
+      <c r="G68" s="4" t="n">
         <v>0.5104166666666666</v>
       </c>
-      <c r="H67" s="5" t="inlineStr">
+      <c r="H68" s="5" t="inlineStr">
         <is>
           <t>14 (S)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4" t="n">
-        <v>0.4305555555555556</v>
+        <v>0.4340277777777778</v>
       </c>
       <c r="B69" s="5" t="n"/>
       <c r="C69" s="4" t="n">
-        <v>0.4576388888888889</v>
+        <v>0.45625</v>
       </c>
       <c r="D69" s="4" t="n">
-        <v>0.4701388888888889</v>
+        <v>0.46875</v>
       </c>
       <c r="E69" s="4" t="n">
-        <v>0.4909722222222222</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.4868055555555555</v>
+      </c>
+      <c r="F69" s="4" t="n"/>
       <c r="G69" s="5" t="n"/>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>15 (T)</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="n">
-        <v>0.4375</v>
+        <v>0.4305555555555556</v>
       </c>
       <c r="B70" s="5" t="n"/>
       <c r="C70" s="4" t="n">
-        <v>0.4604166666666666</v>
+        <v>0.4576388888888889</v>
       </c>
       <c r="D70" s="4" t="n">
-        <v>0.4729166666666667</v>
+        <v>0.4701388888888889</v>
       </c>
       <c r="E70" s="4" t="n">
         <v>0.4909722222222222</v>
       </c>
-      <c r="F70" s="4" t="n"/>
+      <c r="F70" s="4" t="n">
+        <v>0.5159722222222223</v>
+      </c>
       <c r="G70" s="5" t="n"/>
       <c r="H70" s="5" t="inlineStr">
         <is>
+          <t>15 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="n">
+        <v>0.4375</v>
+      </c>
+      <c r="B71" s="5" t="n"/>
+      <c r="C71" s="4" t="n">
+        <v>0.4604166666666666</v>
+      </c>
+      <c r="D71" s="4" t="n">
+        <v>0.4729166666666667</v>
+      </c>
+      <c r="E71" s="4" t="n">
+        <v>0.4909722222222222</v>
+      </c>
+      <c r="F71" s="4" t="n"/>
+      <c r="G71" s="5" t="n"/>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
           <t>DOM-1</t>
         </is>
       </c>
     </row>
-    <row r="71">
-[...1 lines deleted...]
-      <c r="B71" s="4" t="n">
+    <row r="72">
+      <c r="A72" s="5" t="n"/>
+      <c r="B72" s="4" t="n">
         <v>0.4361111111111111</v>
       </c>
-      <c r="C71" s="4" t="n">
+      <c r="C72" s="4" t="n">
         <v>0.4631944444444445</v>
       </c>
-      <c r="D71" s="4" t="n">
+      <c r="D72" s="4" t="n">
         <v>0.4756944444444444</v>
       </c>
-      <c r="E71" s="4" t="n">
+      <c r="E72" s="4" t="n">
         <v>0.4965277777777778</v>
       </c>
-      <c r="F71" s="5" t="n"/>
-      <c r="G71" s="4" t="n">
+      <c r="F72" s="5" t="n"/>
+      <c r="G72" s="4" t="n">
         <v>0.5215277777777778</v>
       </c>
-      <c r="H71" s="5" t="inlineStr">
+      <c r="H72" s="5" t="inlineStr">
         <is>
           <t>16 (T)</t>
         </is>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" s="4" t="n">
+    <row r="73">
+      <c r="A73" s="4" t="n">
         <v>0.4409722222222222</v>
       </c>
-      <c r="B72" s="5" t="n"/>
-      <c r="C72" s="4" t="n">
+      <c r="B73" s="5" t="n"/>
+      <c r="C73" s="4" t="n">
         <v>0.4680555555555556</v>
       </c>
-      <c r="D72" s="4" t="n">
+      <c r="D73" s="4" t="n">
         <v>0.4805555555555556</v>
       </c>
-      <c r="E72" s="4" t="n">
+      <c r="E73" s="4" t="n">
         <v>0.5013888888888889</v>
       </c>
-      <c r="F72" s="4" t="n">
+      <c r="F73" s="4" t="n">
         <v>0.5256944444444445</v>
       </c>
-      <c r="G72" s="5" t="n"/>
-      <c r="H72" s="5" t="inlineStr">
+      <c r="G73" s="5" t="n"/>
+      <c r="H73" s="5" t="inlineStr">
         <is>
           <t>1 (S)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="n"/>
       <c r="B74" s="4" t="n">
-        <v>0.4465277777777778</v>
+        <v>0.4479166666666667</v>
       </c>
       <c r="C74" s="4" t="n">
-        <v>0.4736111111111111</v>
+        <v>0.4701388888888889</v>
       </c>
       <c r="D74" s="4" t="n">
-        <v>0.4861111111111111</v>
+        <v>0.4826388888888889</v>
       </c>
       <c r="E74" s="4" t="n">
-        <v>0.5069444444444444</v>
+        <v>0.5006944444444444</v>
       </c>
       <c r="F74" s="5" t="n"/>
-      <c r="G74" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G74" s="4" t="n"/>
       <c r="H74" s="5" t="inlineStr">
         <is>
-          <t>2 (S)</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="n"/>
       <c r="B75" s="4" t="n">
+        <v>0.4465277777777778</v>
+      </c>
+      <c r="C75" s="4" t="n">
+        <v>0.4736111111111111</v>
+      </c>
+      <c r="D75" s="4" t="n">
+        <v>0.4861111111111111</v>
+      </c>
+      <c r="E75" s="4" t="n">
+        <v>0.5069444444444444</v>
+      </c>
+      <c r="F75" s="5" t="n"/>
+      <c r="G75" s="4" t="n">
+        <v>0.53125</v>
+      </c>
+      <c r="H75" s="5" t="inlineStr">
+        <is>
+          <t>2 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="n"/>
+      <c r="B76" s="4" t="n">
         <v>0.4555555555555555</v>
       </c>
-      <c r="C75" s="4" t="n">
+      <c r="C76" s="4" t="n">
         <v>0.4784722222222222</v>
       </c>
-      <c r="D75" s="4" t="n">
+      <c r="D76" s="4" t="n">
         <v>0.4909722222222222</v>
       </c>
-      <c r="E75" s="4" t="n">
+      <c r="E76" s="4" t="n">
         <v>0.5090277777777777</v>
       </c>
-      <c r="F75" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H75" s="5" t="inlineStr">
+      <c r="F76" s="5" t="n"/>
+      <c r="G76" s="4" t="n"/>
+      <c r="H76" s="5" t="inlineStr">
         <is>
           <t>DOM-2</t>
-        </is>
-[...22 lines deleted...]
-          <t>3 (T)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="n">
-        <v>0.4618055555555556</v>
+        <v>0.4520833333333333</v>
       </c>
       <c r="B77" s="5" t="n"/>
       <c r="C77" s="4" t="n">
-        <v>0.4840277777777778</v>
+        <v>0.4791666666666667</v>
       </c>
       <c r="D77" s="4" t="n">
-        <v>0.4965277777777778</v>
+        <v>0.4916666666666666</v>
       </c>
       <c r="E77" s="4" t="n">
-        <v>0.5145833333333333</v>
-[...1 lines deleted...]
-      <c r="F77" s="4" t="n"/>
+        <v>0.5125</v>
+      </c>
+      <c r="F77" s="4" t="n">
+        <v>0.5368055555555555</v>
+      </c>
       <c r="G77" s="5" t="n"/>
       <c r="H77" s="5" t="inlineStr">
         <is>
+          <t>3 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="4" t="n">
+        <v>0.4618055555555556</v>
+      </c>
+      <c r="B78" s="5" t="n"/>
+      <c r="C78" s="4" t="n">
+        <v>0.4840277777777778</v>
+      </c>
+      <c r="D78" s="4" t="n">
+        <v>0.4965277777777778</v>
+      </c>
+      <c r="E78" s="4" t="n">
+        <v>0.5145833333333333</v>
+      </c>
+      <c r="F78" s="4" t="n"/>
+      <c r="G78" s="5" t="n"/>
+      <c r="H78" s="5" t="inlineStr">
+        <is>
           <t>SAB-3</t>
         </is>
       </c>
     </row>
-    <row r="78">
-[...1 lines deleted...]
-      <c r="B78" s="4" t="n">
+    <row r="79">
+      <c r="A79" s="5" t="n"/>
+      <c r="B79" s="4" t="n">
         <v>0.4576388888888889</v>
       </c>
-      <c r="C78" s="4" t="n">
+      <c r="C79" s="4" t="n">
         <v>0.4847222222222222</v>
       </c>
-      <c r="D78" s="4" t="n">
+      <c r="D79" s="4" t="n">
         <v>0.4972222222222222</v>
       </c>
-      <c r="E78" s="4" t="n">
+      <c r="E79" s="4" t="n">
         <v>0.5180555555555556</v>
       </c>
-      <c r="F78" s="5" t="n"/>
-      <c r="G78" s="4" t="n">
+      <c r="F79" s="5" t="n"/>
+      <c r="G79" s="4" t="n">
         <v>0.5423611111111111</v>
       </c>
-      <c r="H78" s="5" t="inlineStr">
+      <c r="H79" s="5" t="inlineStr">
         <is>
           <t>4 (T)</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" s="4" t="n">
+    <row r="80">
+      <c r="A80" s="4" t="n">
         <v>0.4631944444444445</v>
       </c>
-      <c r="B79" s="5" t="n"/>
-      <c r="C79" s="4" t="n">
+      <c r="B80" s="5" t="n"/>
+      <c r="C80" s="4" t="n">
         <v>0.4902777777777778</v>
       </c>
-      <c r="D79" s="4" t="n">
+      <c r="D80" s="4" t="n">
         <v>0.5027777777777778</v>
       </c>
-      <c r="E79" s="4" t="n">
+      <c r="E80" s="4" t="n">
         <v>0.5236111111111111</v>
       </c>
-      <c r="F79" s="4" t="n">
+      <c r="F80" s="4" t="n">
         <v>0.5479166666666667</v>
       </c>
-      <c r="G79" s="5" t="n"/>
-      <c r="H79" s="5" t="inlineStr">
+      <c r="G80" s="5" t="n"/>
+      <c r="H80" s="5" t="inlineStr">
         <is>
           <t>5 (S)</t>
-        </is>
-[...22 lines deleted...]
-          <t>6 (S)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="n"/>
       <c r="B81" s="4" t="n">
+        <v>0.46875</v>
+      </c>
+      <c r="C81" s="4" t="n">
+        <v>0.4958333333333333</v>
+      </c>
+      <c r="D81" s="4" t="n">
+        <v>0.5083333333333333</v>
+      </c>
+      <c r="E81" s="4" t="n">
+        <v>0.5291666666666667</v>
+      </c>
+      <c r="F81" s="5" t="n"/>
+      <c r="G81" s="4" t="n">
+        <v>0.5534722222222223</v>
+      </c>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t>6 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="n"/>
+      <c r="B82" s="4" t="n">
         <v>0.4756944444444444</v>
       </c>
-      <c r="C81" s="4" t="n">
+      <c r="C82" s="4" t="n">
         <v>0.4979166666666667</v>
       </c>
-      <c r="D81" s="4" t="n">
+      <c r="D82" s="4" t="n">
         <v>0.5104166666666666</v>
       </c>
-      <c r="E81" s="4" t="n">
+      <c r="E82" s="4" t="n">
         <v>0.5284722222222222</v>
       </c>
-      <c r="F81" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H81" s="5" t="inlineStr">
+      <c r="F82" s="5" t="n"/>
+      <c r="G82" s="4" t="n"/>
+      <c r="H82" s="5" t="inlineStr">
         <is>
           <t>SAB-4</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" s="4" t="n">
+    <row r="83">
+      <c r="A83" s="4" t="n">
         <v>0.4743055555555555</v>
       </c>
-      <c r="B82" s="5" t="n"/>
-      <c r="C82" s="4" t="n">
+      <c r="B83" s="5" t="n"/>
+      <c r="C83" s="4" t="n">
         <v>0.5013888888888889</v>
       </c>
-      <c r="D82" s="4" t="n">
+      <c r="D83" s="4" t="n">
         <v>0.5138888888888888</v>
       </c>
-      <c r="E82" s="4" t="n">
+      <c r="E83" s="4" t="n">
         <v>0.5347222222222222</v>
       </c>
-      <c r="F82" s="4" t="n">
+      <c r="F83" s="4" t="n">
         <v>0.5590277777777778</v>
       </c>
-      <c r="G82" s="5" t="n"/>
-      <c r="H82" s="5" t="inlineStr">
+      <c r="G83" s="5" t="n"/>
+      <c r="H83" s="5" t="inlineStr">
         <is>
           <t>7 (T)</t>
         </is>
       </c>
     </row>
-    <row r="83">
-[...1 lines deleted...]
-      <c r="B83" s="4" t="n">
+    <row r="84">
+      <c r="A84" s="5" t="n"/>
+      <c r="B84" s="4" t="n">
         <v>0.4798611111111111</v>
       </c>
-      <c r="C83" s="4" t="n">
+      <c r="C84" s="4" t="n">
         <v>0.5069444444444444</v>
       </c>
-      <c r="D83" s="4" t="n">
+      <c r="D84" s="4" t="n">
         <v>0.5194444444444445</v>
       </c>
-      <c r="E83" s="4" t="n">
+      <c r="E84" s="4" t="n">
         <v>0.5402777777777777</v>
       </c>
-      <c r="F83" s="5" t="n"/>
-      <c r="G83" s="4" t="n">
+      <c r="F84" s="5" t="n"/>
+      <c r="G84" s="4" t="n">
         <v>0.5645833333333333</v>
       </c>
-      <c r="H83" s="5" t="inlineStr">
+      <c r="H84" s="5" t="inlineStr">
         <is>
           <t>8 (T)</t>
-        </is>
-[...20 lines deleted...]
-          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4" t="n">
-        <v>0.4854166666666667</v>
+        <v>0.4895833333333333</v>
       </c>
       <c r="B85" s="5" t="n"/>
       <c r="C85" s="4" t="n">
-        <v>0.5125</v>
+        <v>0.5118055555555555</v>
       </c>
       <c r="D85" s="4" t="n">
-        <v>0.525</v>
+        <v>0.5243055555555556</v>
       </c>
       <c r="E85" s="4" t="n">
-        <v>0.5458333333333333</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.5423611111111111</v>
+      </c>
+      <c r="F85" s="4" t="n"/>
       <c r="G85" s="5" t="n"/>
       <c r="H85" s="5" t="inlineStr">
         <is>
+          <t>SAB-5</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="4" t="n">
+        <v>0.4854166666666667</v>
+      </c>
+      <c r="B86" s="5" t="n"/>
+      <c r="C86" s="4" t="n">
+        <v>0.5125</v>
+      </c>
+      <c r="D86" s="4" t="n">
+        <v>0.525</v>
+      </c>
+      <c r="E86" s="4" t="n">
+        <v>0.5458333333333333</v>
+      </c>
+      <c r="F86" s="4" t="n">
+        <v>0.5701388888888889</v>
+      </c>
+      <c r="G86" s="5" t="n"/>
+      <c r="H86" s="5" t="inlineStr">
+        <is>
           <t>9 (S)</t>
-        </is>
-[...22 lines deleted...]
-          <t>10 (S)</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="n"/>
       <c r="B87" s="4" t="n">
-        <v>0.5</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.5277777777777778</v>
+      </c>
+      <c r="C87" s="4" t="n"/>
+      <c r="D87" s="4" t="n"/>
+      <c r="E87" s="4" t="n"/>
       <c r="F87" s="5" t="n"/>
-      <c r="G87" s="4" t="n"/>
+      <c r="G87" s="4" t="n">
+        <v>0.99375</v>
+      </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>Cortado_2BKC_SAB</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B88" s="5" t="n"/>
+      <c r="A88" s="5" t="n"/>
+      <c r="B88" s="4" t="n">
+        <v>0.4909722222222222</v>
+      </c>
       <c r="C88" s="4" t="n">
-        <v>0.5236111111111111</v>
+        <v>0.5180555555555556</v>
       </c>
       <c r="D88" s="4" t="n">
-        <v>0.5361111111111111</v>
+        <v>0.5305555555555556</v>
       </c>
       <c r="E88" s="4" t="n">
-        <v>0.5569444444444445</v>
-[...4 lines deleted...]
-      <c r="G88" s="5" t="n"/>
+        <v>0.5513888888888889</v>
+      </c>
+      <c r="F88" s="5" t="n"/>
+      <c r="G88" s="4" t="n">
+        <v>0.5756944444444444</v>
+      </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
-          <t>11 (S)</t>
+          <t>10 (S)</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="n"/>
       <c r="B89" s="4" t="n">
-        <v>0.5020833333333333</v>
+        <v>0.5</v>
       </c>
       <c r="C89" s="4" t="n">
-        <v>0.5291666666666667</v>
+        <v>0.5222222222222223</v>
       </c>
       <c r="D89" s="4" t="n">
-        <v>0.5416666666666666</v>
+        <v>0.5347222222222222</v>
       </c>
       <c r="E89" s="4" t="n">
-        <v>0.5625</v>
+        <v>0.5527777777777778</v>
       </c>
       <c r="F89" s="5" t="n"/>
-      <c r="G89" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G89" s="4" t="n"/>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>12 (S)</t>
+          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4" t="n">
-        <v>0.5076388888888889</v>
+        <v>0.4965277777777778</v>
       </c>
       <c r="B90" s="5" t="n"/>
       <c r="C90" s="4" t="n">
-        <v>0.5347222222222222</v>
+        <v>0.5236111111111111</v>
       </c>
       <c r="D90" s="4" t="n">
-        <v>0.5472222222222223</v>
+        <v>0.5361111111111111</v>
       </c>
       <c r="E90" s="4" t="n">
-        <v>0.5680555555555555</v>
+        <v>0.5569444444444445</v>
       </c>
       <c r="F90" s="4" t="n">
-        <v>0.5923611111111111</v>
+        <v>0.58125</v>
       </c>
       <c r="G90" s="5" t="n"/>
       <c r="H90" s="5" t="inlineStr">
         <is>
-          <t>13 (S)</t>
+          <t>11 (S)</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="4" t="n">
-[...13 lines deleted...]
-      <c r="G91" s="5" t="n"/>
+      <c r="A91" s="5" t="n"/>
+      <c r="B91" s="4" t="n">
+        <v>0.5368055555555555</v>
+      </c>
+      <c r="C91" s="4" t="n"/>
+      <c r="D91" s="4" t="n"/>
+      <c r="E91" s="4" t="n"/>
+      <c r="F91" s="5" t="n"/>
+      <c r="G91" s="4" t="n">
+        <v>0.9916666666666667</v>
+      </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>Cortado_2BKC_DOM</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="n"/>
       <c r="B92" s="4" t="n">
-        <v>0.5131944444444444</v>
+        <v>0.5020833333333333</v>
       </c>
       <c r="C92" s="4" t="n">
-        <v>0.5402777777777777</v>
+        <v>0.5291666666666667</v>
       </c>
       <c r="D92" s="4" t="n">
-        <v>0.5527777777777778</v>
+        <v>0.5416666666666666</v>
       </c>
       <c r="E92" s="4" t="n">
-        <v>0.5736111111111111</v>
+        <v>0.5625</v>
       </c>
       <c r="F92" s="5" t="n"/>
       <c r="G92" s="4" t="n">
-        <v>0.5979166666666667</v>
+        <v>0.5868055555555556</v>
       </c>
       <c r="H92" s="5" t="inlineStr">
         <is>
-          <t>14 (S)</t>
+          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4" t="n">
-        <v>0.51875</v>
+        <v>0.5076388888888889</v>
       </c>
       <c r="B93" s="5" t="n"/>
       <c r="C93" s="4" t="n">
-        <v>0.5416666666666666</v>
+        <v>0.5347222222222222</v>
       </c>
       <c r="D93" s="4" t="n">
-        <v>0.5541666666666667</v>
+        <v>0.5472222222222223</v>
       </c>
       <c r="E93" s="4" t="n">
-        <v>0.5722222222222222</v>
-[...1 lines deleted...]
-      <c r="F93" s="4" t="n"/>
+        <v>0.5680555555555555</v>
+      </c>
+      <c r="F93" s="4" t="n">
+        <v>0.5923611111111111</v>
+      </c>
       <c r="G93" s="5" t="n"/>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>DOM-1</t>
+          <t>13 (S)</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4" t="n">
-        <v>0.51875</v>
+        <v>0.5138888888888888</v>
       </c>
       <c r="B94" s="5" t="n"/>
       <c r="C94" s="4" t="n">
-        <v>0.5458333333333333</v>
+        <v>0.5361111111111111</v>
       </c>
       <c r="D94" s="4" t="n">
-        <v>0.5583333333333333</v>
+        <v>0.5486111111111112</v>
       </c>
       <c r="E94" s="4" t="n">
-        <v>0.5791666666666667</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.5666666666666667</v>
+      </c>
+      <c r="F94" s="4" t="n"/>
       <c r="G94" s="5" t="n"/>
       <c r="H94" s="5" t="inlineStr">
         <is>
-          <t>15 (T)</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="n"/>
       <c r="B95" s="4" t="n">
-        <v>0.5277777777777778</v>
+        <v>0.5131944444444444</v>
       </c>
       <c r="C95" s="4" t="n">
-        <v>0.55</v>
+        <v>0.5402777777777777</v>
       </c>
       <c r="D95" s="4" t="n">
-        <v>0.5625</v>
+        <v>0.5527777777777778</v>
       </c>
       <c r="E95" s="4" t="n">
-        <v>0.5805555555555556</v>
+        <v>0.5736111111111111</v>
       </c>
       <c r="F95" s="5" t="n"/>
-      <c r="G95" s="4" t="n"/>
+      <c r="G95" s="4" t="n">
+        <v>0.5979166666666667</v>
+      </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>SAB-2</t>
+          <t>14 (S)</t>
         </is>
       </c>
     </row>
     <row r="96">
-      <c r="A96" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A96" s="4" t="n">
+        <v>0.51875</v>
+      </c>
+      <c r="B96" s="5" t="n"/>
       <c r="C96" s="4" t="n">
-        <v>0.5513888888888889</v>
+        <v>0.5416666666666666</v>
       </c>
       <c r="D96" s="4" t="n">
-        <v>0.5638888888888889</v>
+        <v>0.5541666666666667</v>
       </c>
       <c r="E96" s="4" t="n">
-        <v>0.5819444444444445</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.5722222222222222</v>
+      </c>
+      <c r="F96" s="4" t="n"/>
+      <c r="G96" s="5" t="n"/>
       <c r="H96" s="5" t="inlineStr">
         <is>
-          <t>16 (T)</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4" t="n">
-        <v>0.5298611111111111</v>
+        <v>0.51875</v>
       </c>
       <c r="B97" s="5" t="n"/>
       <c r="C97" s="4" t="n">
-        <v>0.5569444444444445</v>
+        <v>0.5458333333333333</v>
       </c>
       <c r="D97" s="4" t="n">
-        <v>0.5694444444444444</v>
+        <v>0.5583333333333333</v>
       </c>
       <c r="E97" s="4" t="n">
-        <v>0.5902777777777778</v>
+        <v>0.5791666666666667</v>
       </c>
       <c r="F97" s="4" t="n">
-        <v>0.6159722222222223</v>
+        <v>0.6034722222222222</v>
       </c>
       <c r="G97" s="5" t="n"/>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>1 (S)</t>
+          <t>15 (T)</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="n"/>
       <c r="B98" s="4" t="n">
-        <v>0.5368055555555555</v>
+        <v>0.5277777777777778</v>
       </c>
       <c r="C98" s="4" t="n">
-        <v>0.5597222222222222</v>
+        <v>0.55</v>
       </c>
       <c r="D98" s="4" t="n">
-        <v>0.5722222222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E98" s="4" t="n">
-        <v>0.5902777777777778</v>
+        <v>0.5805555555555556</v>
       </c>
       <c r="F98" s="5" t="n"/>
       <c r="G98" s="4" t="n"/>
       <c r="H98" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="n"/>
       <c r="B99" s="4" t="n">
-        <v>0.5354166666666667</v>
+        <v>0.5243055555555556</v>
       </c>
       <c r="C99" s="4" t="n">
-        <v>0.5625</v>
+        <v>0.5513888888888889</v>
       </c>
       <c r="D99" s="4" t="n">
-        <v>0.575</v>
+        <v>0.5638888888888889</v>
       </c>
       <c r="E99" s="4" t="n">
-        <v>0.5958333333333333</v>
+        <v>0.5819444444444445</v>
       </c>
       <c r="F99" s="5" t="n"/>
       <c r="G99" s="4" t="n">
-        <v>0.6194444444444445</v>
+        <v>0.6041666666666666</v>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>2 (S)</t>
+          <t>16 (T)</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4" t="n">
-        <v>0.5416666666666666</v>
+        <v>0.5298611111111111</v>
       </c>
       <c r="B100" s="5" t="n"/>
       <c r="C100" s="4" t="n">
-        <v>0.5638888888888889</v>
+        <v>0.5569444444444445</v>
       </c>
       <c r="D100" s="4" t="n">
-        <v>0.5763888888888888</v>
+        <v>0.5694444444444444</v>
       </c>
       <c r="E100" s="4" t="n">
-        <v>0.5944444444444444</v>
-[...1 lines deleted...]
-      <c r="F100" s="4" t="n"/>
+        <v>0.5902777777777778</v>
+      </c>
+      <c r="F100" s="4" t="n">
+        <v>0.6159722222222223</v>
+      </c>
       <c r="G100" s="5" t="n"/>
       <c r="H100" s="5" t="inlineStr">
         <is>
-          <t>SAB-3</t>
+          <t>1 (S)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4" t="n">
-        <v>0.5409722222222222</v>
+        <v>0.5694444444444444</v>
       </c>
       <c r="B101" s="5" t="n"/>
-      <c r="C101" s="4" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="C101" s="4" t="n"/>
+      <c r="D101" s="4" t="n"/>
+      <c r="E101" s="4" t="n"/>
       <c r="F101" s="4" t="n">
-        <v>0.6270833333333333</v>
+        <v>0.9409722222222222</v>
       </c>
       <c r="G101" s="5" t="n"/>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>Cortado_3C</t>
+          <t>Cortado_5KC_SAB</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="n"/>
       <c r="B102" s="4" t="n">
-        <v>0.5465277777777777</v>
+        <v>0.5368055555555555</v>
       </c>
       <c r="C102" s="4" t="n">
-        <v>0.5736111111111111</v>
+        <v>0.5597222222222222</v>
       </c>
       <c r="D102" s="4" t="n">
-        <v>0.5861111111111111</v>
+        <v>0.5722222222222222</v>
       </c>
       <c r="E102" s="4" t="n">
-        <v>0.6069444444444444</v>
+        <v>0.5902777777777778</v>
       </c>
       <c r="F102" s="5" t="n"/>
-      <c r="G102" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G102" s="4" t="n"/>
       <c r="H102" s="5" t="inlineStr">
         <is>
-          <t>Cotado_4C</t>
+          <t>DOM-2</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="n"/>
       <c r="B103" s="4" t="n">
-        <v>0.5555555555555556</v>
+        <v>0.5354166666666667</v>
       </c>
       <c r="C103" s="4" t="n">
-        <v>0.5777777777777777</v>
+        <v>0.5625</v>
       </c>
       <c r="D103" s="4" t="n">
-        <v>0.5902777777777778</v>
+        <v>0.575</v>
       </c>
       <c r="E103" s="4" t="n">
-        <v>0.6083333333333333</v>
+        <v>0.5958333333333333</v>
       </c>
       <c r="F103" s="5" t="n"/>
-      <c r="G103" s="4" t="n"/>
+      <c r="G103" s="4" t="n">
+        <v>0.6194444444444445</v>
+      </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>2 (S)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4" t="n">
-        <v>0.5520833333333334</v>
+        <v>0.5416666666666666</v>
       </c>
       <c r="B104" s="5" t="n"/>
       <c r="C104" s="4" t="n">
-        <v>0.5791666666666667</v>
+        <v>0.5638888888888889</v>
       </c>
       <c r="D104" s="4" t="n">
-        <v>0.5916666666666667</v>
-[...1 lines deleted...]
-      <c r="E104" s="4" t="n"/>
+        <v>0.5763888888888888</v>
+      </c>
+      <c r="E104" s="4" t="n">
+        <v>0.5944444444444444</v>
+      </c>
       <c r="F104" s="4" t="n"/>
       <c r="G104" s="5" t="n"/>
       <c r="H104" s="5" t="inlineStr">
         <is>
-          <t>5 (S)</t>
+          <t>SAB-3</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="n"/>
       <c r="B105" s="4" t="n">
-        <v>0.5576388888888889</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.5798611111111112</v>
+      </c>
+      <c r="C105" s="4" t="n"/>
+      <c r="D105" s="4" t="n"/>
       <c r="E105" s="4" t="n"/>
       <c r="F105" s="5" t="n"/>
-      <c r="G105" s="4" t="n"/>
+      <c r="G105" s="4" t="n">
+        <v>0.9548611111111112</v>
+      </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>6 (S)</t>
+          <t>Cortado_6BC_SAB</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4" t="n">
-        <v>0.5631944444444444</v>
+        <v>0.5409722222222222</v>
       </c>
       <c r="B106" s="5" t="n"/>
       <c r="C106" s="4" t="n">
-        <v>0.5902777777777778</v>
+        <v>0.5680555555555555</v>
       </c>
       <c r="D106" s="4" t="n">
-        <v>0.6027777777777777</v>
+        <v>0.5805555555555556</v>
       </c>
       <c r="E106" s="4" t="n">
-        <v>0.6236111111111111</v>
+        <v>0.6013888888888889</v>
       </c>
       <c r="F106" s="4" t="n">
-        <v>0.6486111111111111</v>
+        <v>0.6270833333333333</v>
       </c>
       <c r="G106" s="5" t="n"/>
       <c r="H106" s="5" t="inlineStr">
         <is>
-          <t>Cortado_7C</t>
+          <t>Cortado_3C</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="n"/>
       <c r="B107" s="4" t="n">
-        <v>0.5645833333333333</v>
+        <v>0.5465277777777777</v>
       </c>
       <c r="C107" s="4" t="n">
-        <v>0.5916666666666667</v>
+        <v>0.5736111111111111</v>
       </c>
       <c r="D107" s="4" t="n">
-        <v>0.6041666666666666</v>
+        <v>0.5861111111111111</v>
       </c>
       <c r="E107" s="4" t="n">
-        <v>0.625</v>
+        <v>0.6069444444444444</v>
       </c>
       <c r="F107" s="5" t="n"/>
       <c r="G107" s="4" t="n">
-        <v>0.6486111111111111</v>
+        <v>0.6305555555555555</v>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>Cortado_8C</t>
+          <t>Cotado_4C</t>
         </is>
       </c>
     </row>
     <row r="108">
-      <c r="A108" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B108" s="5" t="n"/>
+      <c r="A108" s="5" t="n"/>
+      <c r="B108" s="4" t="n">
+        <v>0.5555555555555556</v>
+      </c>
       <c r="C108" s="4" t="n">
-        <v>0.5916666666666667</v>
+        <v>0.5777777777777777</v>
       </c>
       <c r="D108" s="4" t="n">
-        <v>0.6041666666666666</v>
+        <v>0.5902777777777778</v>
       </c>
       <c r="E108" s="4" t="n">
-        <v>0.6222222222222222</v>
-[...2 lines deleted...]
-      <c r="G108" s="5" t="n"/>
+        <v>0.6083333333333333</v>
+      </c>
+      <c r="F108" s="5" t="n"/>
+      <c r="G108" s="4" t="n"/>
       <c r="H108" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>SAB-4</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4" t="n">
-        <v>0.5743055555555555</v>
+        <v>0.5520833333333334</v>
       </c>
       <c r="B109" s="5" t="n"/>
       <c r="C109" s="4" t="n">
-        <v>0.6013888888888889</v>
+        <v>0.5791666666666667</v>
       </c>
       <c r="D109" s="4" t="n">
-        <v>0.6138888888888889</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.5916666666666667</v>
+      </c>
+      <c r="E109" s="4" t="n"/>
+      <c r="F109" s="4" t="n"/>
       <c r="G109" s="5" t="n"/>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>9 (S)</t>
+          <t>5 (S)</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="n"/>
       <c r="B110" s="4" t="n">
-        <v>0.5798611111111112</v>
+        <v>0.5576388888888889</v>
       </c>
       <c r="C110" s="4" t="n">
-        <v>0.6020833333333333</v>
+        <v>0.5847222222222223</v>
       </c>
       <c r="D110" s="4" t="n">
-        <v>0.6145833333333334</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.5972222222222222</v>
+      </c>
+      <c r="E110" s="4" t="n"/>
       <c r="F110" s="5" t="n"/>
       <c r="G110" s="4" t="n"/>
       <c r="H110" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>6 (S)</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A111" s="4" t="n">
+        <v>0.5631944444444444</v>
+      </c>
+      <c r="B111" s="5" t="n"/>
       <c r="C111" s="4" t="n">
+        <v>0.5902777777777778</v>
+      </c>
+      <c r="D111" s="4" t="n">
         <v>0.6027777777777777</v>
       </c>
-      <c r="D111" s="4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="4" t="n">
-        <v>0.6354166666666666</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.6236111111111111</v>
+      </c>
+      <c r="F111" s="4" t="n">
+        <v>0.6486111111111111</v>
+      </c>
+      <c r="G111" s="5" t="n"/>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>10 (S)</t>
+          <t>Cortado_7C</t>
         </is>
       </c>
     </row>
     <row r="112">
-      <c r="A112" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B112" s="5" t="n"/>
+      <c r="A112" s="5" t="n"/>
+      <c r="B112" s="4" t="n">
+        <v>0.5645833333333333</v>
+      </c>
       <c r="C112" s="4" t="n">
-        <v>0.6125</v>
+        <v>0.5916666666666667</v>
       </c>
       <c r="D112" s="4" t="n">
+        <v>0.6041666666666666</v>
+      </c>
+      <c r="E112" s="4" t="n">
         <v>0.625</v>
       </c>
-      <c r="E112" s="4" t="n">
-[...5 lines deleted...]
-      <c r="G112" s="5" t="n"/>
+      <c r="F112" s="5" t="n"/>
+      <c r="G112" s="4" t="n">
+        <v>0.6486111111111111</v>
+      </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
-          <t>11 (S)</t>
+          <t>Cortado_8C</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A113" s="4" t="n">
+        <v>0.5694444444444444</v>
+      </c>
+      <c r="B113" s="5" t="n"/>
       <c r="C113" s="4" t="n">
-        <v>0.6138888888888889</v>
+        <v>0.5916666666666667</v>
       </c>
       <c r="D113" s="4" t="n">
-        <v>0.6263888888888889</v>
+        <v>0.6041666666666666</v>
       </c>
       <c r="E113" s="4" t="n">
-        <v>0.6472222222222223</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.6222222222222222</v>
+      </c>
+      <c r="F113" s="4" t="n"/>
+      <c r="G113" s="5" t="n"/>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>12 (S)</t>
+          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4" t="n">
-        <v>0.59375</v>
+        <v>0.5743055555555555</v>
       </c>
       <c r="B114" s="5" t="n"/>
       <c r="C114" s="4" t="n">
-        <v>0.6159722222222223</v>
+        <v>0.6013888888888889</v>
       </c>
       <c r="D114" s="4" t="n">
-        <v>0.6284722222222222</v>
+        <v>0.6138888888888889</v>
       </c>
       <c r="E114" s="4" t="n">
-        <v>0.6465277777777778</v>
-[...1 lines deleted...]
-      <c r="F114" s="4" t="n"/>
+        <v>0.6347222222222222</v>
+      </c>
+      <c r="F114" s="4" t="n">
+        <v>0.6576388888888889</v>
+      </c>
       <c r="G114" s="5" t="n"/>
       <c r="H114" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>9 (S)</t>
         </is>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B115" s="5" t="n"/>
+      <c r="A115" s="5" t="n"/>
+      <c r="B115" s="4" t="n">
+        <v>0.5798611111111112</v>
+      </c>
       <c r="C115" s="4" t="n">
-        <v>0.6236111111111111</v>
+        <v>0.6020833333333333</v>
       </c>
       <c r="D115" s="4" t="n">
-        <v>0.6361111111111111</v>
+        <v>0.6145833333333334</v>
       </c>
       <c r="E115" s="4" t="n">
-        <v>0.6569444444444444</v>
-[...4 lines deleted...]
-      <c r="G115" s="5" t="n"/>
+        <v>0.6326388888888889</v>
+      </c>
+      <c r="F115" s="5" t="n"/>
+      <c r="G115" s="4" t="n"/>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>Cotado_13C</t>
+          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" s="4" t="n">
+      <c r="A116" s="5" t="n"/>
+      <c r="B116" s="4" t="n">
+        <v>0.5756944444444444</v>
+      </c>
+      <c r="C116" s="4" t="n">
         <v>0.6027777777777777</v>
       </c>
-      <c r="B116" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
       <c r="D116" s="4" t="n">
-        <v>0.6381944444444444</v>
+        <v>0.6152777777777778</v>
       </c>
       <c r="E116" s="4" t="n">
-        <v>0.65625</v>
-[...2 lines deleted...]
-      <c r="G116" s="5" t="n"/>
+        <v>0.6354166666666666</v>
+      </c>
+      <c r="F116" s="5" t="n"/>
+      <c r="G116" s="4" t="n">
+        <v>0.6590277777777778</v>
+      </c>
       <c r="H116" s="5" t="inlineStr">
         <is>
-          <t>DOM-1</t>
+          <t>10 (S)</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A117" s="4" t="n">
+        <v>0.5854166666666667</v>
+      </c>
+      <c r="B117" s="5" t="n"/>
       <c r="C117" s="4" t="n">
-        <v>0.6277777777777778</v>
+        <v>0.6125</v>
       </c>
       <c r="D117" s="4" t="n">
-        <v>0.6402777777777777</v>
+        <v>0.625</v>
       </c>
       <c r="E117" s="4" t="n">
-        <v>0.6611111111111111</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.6458333333333334</v>
+      </c>
+      <c r="F117" s="4" t="n">
+        <v>0.6701388888888888</v>
+      </c>
+      <c r="G117" s="5" t="n"/>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>Cotado_14C</t>
+          <t>11 (S)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="n"/>
       <c r="B118" s="4" t="n">
-        <v>0.6076388888888888</v>
+        <v>0.5868055555555556</v>
       </c>
       <c r="C118" s="4" t="n">
-        <v>0.6298611111111111</v>
+        <v>0.6138888888888889</v>
       </c>
       <c r="D118" s="4" t="n">
-        <v>0.6423611111111112</v>
+        <v>0.6263888888888889</v>
       </c>
       <c r="E118" s="4" t="n">
-        <v>0.6604166666666667</v>
+        <v>0.6472222222222223</v>
       </c>
       <c r="F118" s="5" t="n"/>
-      <c r="G118" s="4" t="n"/>
+      <c r="G118" s="4" t="n">
+        <v>0.6708333333333333</v>
+      </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
-          <t>SAB-2</t>
+          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="4" t="n">
-        <v>0.6069444444444444</v>
+        <v>0.59375</v>
       </c>
       <c r="B119" s="5" t="n"/>
       <c r="C119" s="4" t="n">
-        <v>0.6340277777777777</v>
+        <v>0.6159722222222223</v>
       </c>
       <c r="D119" s="4" t="n">
+        <v>0.6284722222222222</v>
+      </c>
+      <c r="E119" s="4" t="n">
         <v>0.6465277777777778</v>
       </c>
-      <c r="E119" s="4" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F119" s="4" t="n"/>
       <c r="G119" s="5" t="n"/>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>15 (T)</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="n">
-        <v>0.6180555555555556</v>
+        <v>0.5965277777777778</v>
       </c>
       <c r="B120" s="5" t="n"/>
       <c r="C120" s="4" t="n">
-        <v>0.6402777777777777</v>
+        <v>0.6236111111111111</v>
       </c>
       <c r="D120" s="4" t="n">
-        <v>0.6527777777777778</v>
+        <v>0.6361111111111111</v>
       </c>
       <c r="E120" s="4" t="n">
-        <v>0.6708333333333333</v>
-[...1 lines deleted...]
-      <c r="F120" s="4" t="n"/>
+        <v>0.6569444444444444</v>
+      </c>
+      <c r="F120" s="4" t="n">
+        <v>0.68125</v>
+      </c>
       <c r="G120" s="5" t="n"/>
       <c r="H120" s="5" t="inlineStr">
         <is>
-          <t>SAB-3</t>
+          <t>Cotado_13C</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A121" s="4" t="n">
+        <v>0.6027777777777777</v>
+      </c>
+      <c r="B121" s="5" t="n"/>
       <c r="C121" s="4" t="n">
-        <v>0.6451388888888889</v>
+        <v>0.6256944444444444</v>
       </c>
       <c r="D121" s="4" t="n">
-        <v>0.6576388888888889</v>
+        <v>0.6381944444444444</v>
       </c>
       <c r="E121" s="4" t="n">
-        <v>0.6784722222222223</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.65625</v>
+      </c>
+      <c r="F121" s="4" t="n"/>
+      <c r="G121" s="5" t="n"/>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>16 (T)</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="n"/>
       <c r="B122" s="4" t="n">
+        <v>0.6006944444444444</v>
+      </c>
+      <c r="C122" s="4" t="n">
+        <v>0.6277777777777778</v>
+      </c>
+      <c r="D122" s="4" t="n">
+        <v>0.6402777777777777</v>
+      </c>
+      <c r="E122" s="4" t="n">
+        <v>0.6611111111111111</v>
+      </c>
+      <c r="F122" s="5" t="n"/>
+      <c r="G122" s="4" t="n">
+        <v>0.6847222222222222</v>
+      </c>
+      <c r="H122" s="5" t="inlineStr">
+        <is>
+          <t>Cotado_14C</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="n"/>
+      <c r="B123" s="4" t="n">
+        <v>0.6076388888888888</v>
+      </c>
+      <c r="C123" s="4" t="n">
+        <v>0.6298611111111111</v>
+      </c>
+      <c r="D123" s="4" t="n">
+        <v>0.6423611111111112</v>
+      </c>
+      <c r="E123" s="4" t="n">
+        <v>0.6604166666666667</v>
+      </c>
+      <c r="F123" s="5" t="n"/>
+      <c r="G123" s="4" t="n"/>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t>SAB-2</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="4" t="n">
+        <v>0.6069444444444444</v>
+      </c>
+      <c r="B124" s="5" t="n"/>
+      <c r="C124" s="4" t="n">
+        <v>0.6340277777777777</v>
+      </c>
+      <c r="D124" s="4" t="n">
+        <v>0.6465277777777778</v>
+      </c>
+      <c r="E124" s="4" t="n">
+        <v>0.6673611111111111</v>
+      </c>
+      <c r="F124" s="4" t="n">
+        <v>0.6916666666666667</v>
+      </c>
+      <c r="G124" s="5" t="n"/>
+      <c r="H124" s="5" t="inlineStr">
+        <is>
+          <t>15 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="4" t="n">
+        <v>0.6180555555555556</v>
+      </c>
+      <c r="B125" s="5" t="n"/>
+      <c r="C125" s="4" t="n">
+        <v>0.6402777777777777</v>
+      </c>
+      <c r="D125" s="4" t="n">
+        <v>0.6527777777777778</v>
+      </c>
+      <c r="E125" s="4" t="n">
+        <v>0.6708333333333333</v>
+      </c>
+      <c r="F125" s="4" t="n"/>
+      <c r="G125" s="5" t="n"/>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t>SAB-3</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="n"/>
+      <c r="B126" s="4" t="n">
+        <v>0.6180555555555556</v>
+      </c>
+      <c r="C126" s="4" t="n">
+        <v>0.6451388888888889</v>
+      </c>
+      <c r="D126" s="4" t="n">
+        <v>0.6576388888888889</v>
+      </c>
+      <c r="E126" s="4" t="n">
+        <v>0.6784722222222223</v>
+      </c>
+      <c r="F126" s="5" t="n"/>
+      <c r="G126" s="4" t="n">
+        <v>0.7020833333333333</v>
+      </c>
+      <c r="H126" s="5" t="inlineStr">
+        <is>
+          <t>16 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="n"/>
+      <c r="B127" s="4" t="n">
         <v>0.6236111111111111</v>
       </c>
-      <c r="C122" s="4" t="n">
+      <c r="C127" s="4" t="n">
         <v>0.6465277777777778</v>
       </c>
-      <c r="D122" s="4" t="n">
+      <c r="D127" s="4" t="n">
         <v>0.6590277777777778</v>
       </c>
-      <c r="E122" s="4" t="n">
+      <c r="E127" s="4" t="n">
         <v>0.6770833333333334</v>
       </c>
-      <c r="F122" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H122" s="5" t="inlineStr">
+      <c r="F127" s="5" t="n"/>
+      <c r="G127" s="4" t="n"/>
+      <c r="H127" s="5" t="inlineStr">
         <is>
           <t>DOM-2</t>
         </is>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" s="4" t="n">
+    <row r="128">
+      <c r="A128" s="4" t="n">
         <v>0.6229166666666667</v>
       </c>
-      <c r="B123" s="5" t="n"/>
-      <c r="C123" s="4" t="n">
+      <c r="B128" s="5" t="n"/>
+      <c r="C128" s="4" t="n">
         <v>0.6486111111111111</v>
       </c>
-      <c r="D123" s="4" t="n">
+      <c r="D128" s="4" t="n">
         <v>0.6611111111111111</v>
       </c>
-      <c r="E123" s="4" t="n">
+      <c r="E128" s="4" t="n">
         <v>0.6819444444444445</v>
       </c>
-      <c r="F123" s="4" t="n">
+      <c r="F128" s="4" t="n">
         <v>0.7069444444444445</v>
       </c>
-      <c r="G123" s="5" t="n"/>
-      <c r="H123" s="5" t="inlineStr">
+      <c r="G128" s="5" t="n"/>
+      <c r="H128" s="5" t="inlineStr">
         <is>
           <t>1 (S)</t>
         </is>
       </c>
     </row>
-    <row r="124">
-[...1 lines deleted...]
-      <c r="B124" s="4" t="n">
+    <row r="129">
+      <c r="A129" s="5" t="n"/>
+      <c r="B129" s="4" t="n">
         <v>0.6319444444444444</v>
       </c>
-      <c r="C124" s="4" t="n">
+      <c r="C129" s="4" t="n">
         <v>0.6541666666666667</v>
       </c>
-      <c r="D124" s="4" t="n">
+      <c r="D129" s="4" t="n">
         <v>0.6666666666666666</v>
       </c>
-      <c r="E124" s="4" t="n">
+      <c r="E129" s="4" t="n">
         <v>0.6847222222222222</v>
       </c>
-      <c r="F124" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H124" s="5" t="inlineStr">
+      <c r="F129" s="5" t="n"/>
+      <c r="G129" s="4" t="n"/>
+      <c r="H129" s="5" t="inlineStr">
         <is>
           <t>SAB-4</t>
         </is>
       </c>
     </row>
-    <row r="125">
-[...1 lines deleted...]
-      <c r="B125" s="4" t="n">
+    <row r="130">
+      <c r="A130" s="5" t="n"/>
+      <c r="B130" s="4" t="n">
         <v>0.6340277777777777</v>
       </c>
-      <c r="C125" s="4" t="n">
+      <c r="C130" s="4" t="n">
         <v>0.6597222222222222</v>
       </c>
-      <c r="D125" s="4" t="n">
+      <c r="D130" s="4" t="n">
         <v>0.6722222222222223</v>
       </c>
-      <c r="E125" s="4" t="n">
+      <c r="E130" s="4" t="n">
         <v>0.6930555555555555</v>
       </c>
-      <c r="F125" s="5" t="n"/>
-      <c r="G125" s="4" t="n">
+      <c r="F130" s="5" t="n"/>
+      <c r="G130" s="4" t="n">
         <v>0.7180555555555556</v>
       </c>
-      <c r="H125" s="5" t="inlineStr">
+      <c r="H130" s="5" t="inlineStr">
         <is>
           <t>2 (S)</t>
         </is>
       </c>
     </row>
-    <row r="126">
-      <c r="A126" s="4" t="n">
+    <row r="131">
+      <c r="A131" s="4" t="n">
         <v>0.6388888888888888</v>
       </c>
-      <c r="B126" s="5" t="n"/>
-      <c r="C126" s="4" t="n">
+      <c r="B131" s="5" t="n"/>
+      <c r="C131" s="4" t="n">
         <v>0.6618055555555555</v>
       </c>
-      <c r="D126" s="4" t="n">
+      <c r="D131" s="4" t="n">
         <v>0.6743055555555556</v>
       </c>
-      <c r="E126" s="4" t="n">
+      <c r="E131" s="4" t="n">
         <v>0.6923611111111111</v>
       </c>
-      <c r="F126" s="4" t="n"/>
-[...1 lines deleted...]
-      <c r="H126" s="5" t="inlineStr">
+      <c r="F131" s="4" t="n"/>
+      <c r="G131" s="5" t="n"/>
+      <c r="H131" s="5" t="inlineStr">
         <is>
           <t>DOM-3</t>
         </is>
       </c>
     </row>
-    <row r="127">
-      <c r="A127" s="4" t="n">
+    <row r="132">
+      <c r="A132" s="4" t="n">
         <v>0.6388888888888888</v>
       </c>
-      <c r="B127" s="5" t="n"/>
-      <c r="C127" s="4" t="n">
+      <c r="B132" s="5" t="n"/>
+      <c r="C132" s="4" t="n">
         <v>0.6645833333333333</v>
       </c>
-      <c r="D127" s="4" t="n">
+      <c r="D132" s="4" t="n">
         <v>0.6770833333333334</v>
       </c>
-      <c r="E127" s="4" t="n">
+      <c r="E132" s="4" t="n">
         <v>0.6979166666666666</v>
       </c>
-      <c r="F127" s="4" t="n">
+      <c r="F132" s="4" t="n">
         <v>0.7215277777777778</v>
       </c>
-      <c r="G127" s="5" t="n"/>
-      <c r="H127" s="5" t="inlineStr">
+      <c r="G132" s="5" t="n"/>
+      <c r="H132" s="5" t="inlineStr">
         <is>
           <t>Cortado_3C</t>
-        </is>
-[...114 lines deleted...]
-          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="n"/>
       <c r="B133" s="4" t="n">
-        <v>0.6597222222222222</v>
+        <v>0.6451388888888889</v>
       </c>
       <c r="C133" s="4" t="n">
-        <v>0.6826388888888889</v>
+        <v>0.6708333333333333</v>
       </c>
       <c r="D133" s="4" t="n">
-        <v>0.6951388888888889</v>
+        <v>0.6833333333333333</v>
       </c>
       <c r="E133" s="4" t="n">
-        <v>0.7131944444444445</v>
+        <v>0.7041666666666667</v>
       </c>
       <c r="F133" s="5" t="n"/>
-      <c r="G133" s="4" t="n"/>
+      <c r="G133" s="4" t="n">
+        <v>0.7291666666666666</v>
+      </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>DOM-4</t>
+          <t>Cotado_4C</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="4" t="n">
-        <v>0.6611111111111111</v>
+        <v>0.6493055555555556</v>
       </c>
       <c r="B134" s="5" t="n"/>
       <c r="C134" s="4" t="n">
-        <v>0.6868055555555556</v>
+        <v>0.6715277777777777</v>
       </c>
       <c r="D134" s="4" t="n">
-        <v>0.6993055555555555</v>
+        <v>0.6840277777777778</v>
       </c>
       <c r="E134" s="4" t="n">
-        <v>0.7201388888888889</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.7020833333333333</v>
+      </c>
+      <c r="F134" s="4" t="n"/>
       <c r="G134" s="5" t="n"/>
       <c r="H134" s="5" t="inlineStr">
         <is>
-          <t>9 (S)</t>
+          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A135" s="4" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="B135" s="5" t="n"/>
       <c r="C135" s="4" t="n">
-        <v>0.6930555555555555</v>
+        <v>0.6756944444444445</v>
       </c>
       <c r="D135" s="4" t="n">
-        <v>0.7055555555555556</v>
+        <v>0.6881944444444444</v>
       </c>
       <c r="E135" s="4" t="n">
-        <v>0.7263888888888889</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.7090277777777778</v>
+      </c>
+      <c r="F135" s="4" t="n">
+        <v>0.7340277777777777</v>
+      </c>
+      <c r="G135" s="5" t="n"/>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>10 (S)</t>
+          <t>7 (T)</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B136" s="5" t="n"/>
+      <c r="A136" s="5" t="n"/>
+      <c r="B136" s="4" t="n">
+        <v>0.65625</v>
+      </c>
       <c r="C136" s="4" t="n">
-        <v>0.6958333333333333</v>
+        <v>0.6819444444444445</v>
       </c>
       <c r="D136" s="4" t="n">
-        <v>0.7083333333333334</v>
+        <v>0.6944444444444444</v>
       </c>
       <c r="E136" s="4" t="n">
-        <v>0.7263888888888889</v>
-[...2 lines deleted...]
-      <c r="G136" s="5" t="n"/>
+        <v>0.7152777777777778</v>
+      </c>
+      <c r="F136" s="5" t="n"/>
+      <c r="G136" s="4" t="n">
+        <v>0.7395833333333334</v>
+      </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>8 (T)</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B137" s="5" t="n"/>
+      <c r="A137" s="5" t="n"/>
+      <c r="B137" s="4" t="n">
+        <v>0.6597222222222222</v>
+      </c>
       <c r="C137" s="4" t="n">
-        <v>0.6979166666666666</v>
+        <v>0.6819444444444445</v>
       </c>
       <c r="D137" s="4" t="n">
-        <v>0.7104166666666667</v>
+        <v>0.6944444444444444</v>
       </c>
       <c r="E137" s="4" t="n">
-        <v>0.73125</v>
-[...4 lines deleted...]
-      <c r="G137" s="5" t="n"/>
+        <v>0.7125</v>
+      </c>
+      <c r="F137" s="5" t="n"/>
+      <c r="G137" s="4" t="n"/>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>11 (S)</t>
+          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="n"/>
       <c r="B138" s="4" t="n">
-        <v>0.6784722222222223</v>
+        <v>0.6597222222222222</v>
       </c>
       <c r="C138" s="4" t="n">
-        <v>0.7041666666666667</v>
+        <v>0.6826388888888889</v>
       </c>
       <c r="D138" s="4" t="n">
-        <v>0.7166666666666667</v>
+        <v>0.6951388888888889</v>
       </c>
       <c r="E138" s="4" t="n">
-        <v>0.7375</v>
+        <v>0.7131944444444445</v>
       </c>
       <c r="F138" s="5" t="n"/>
-      <c r="G138" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G138" s="4" t="n"/>
       <c r="H138" s="5" t="inlineStr">
         <is>
-          <t>12 (S)</t>
+          <t>DOM-4</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4" t="n">
-        <v>0.6840277777777778</v>
+        <v>0.6611111111111111</v>
       </c>
       <c r="B139" s="5" t="n"/>
       <c r="C139" s="4" t="n">
-        <v>0.7069444444444445</v>
+        <v>0.6868055555555556</v>
       </c>
       <c r="D139" s="4" t="n">
-        <v>0.7194444444444444</v>
+        <v>0.6993055555555555</v>
       </c>
       <c r="E139" s="4" t="n">
-        <v>0.7375</v>
-[...1 lines deleted...]
-      <c r="F139" s="4" t="n"/>
+        <v>0.7201388888888889</v>
+      </c>
+      <c r="F139" s="4" t="n">
+        <v>0.7451388888888889</v>
+      </c>
       <c r="G139" s="5" t="n"/>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>DOM-1</t>
+          <t>9 (S)</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B140" s="5" t="n"/>
+      <c r="A140" s="5" t="n"/>
+      <c r="B140" s="4" t="n">
+        <v>0.6673611111111111</v>
+      </c>
       <c r="C140" s="4" t="n">
-        <v>0.7090277777777778</v>
+        <v>0.6930555555555555</v>
       </c>
       <c r="D140" s="4" t="n">
-        <v>0.7215277777777778</v>
+        <v>0.7055555555555556</v>
       </c>
       <c r="E140" s="4" t="n">
-        <v>0.7423611111111111</v>
-[...4 lines deleted...]
-      <c r="G140" s="5" t="n"/>
+        <v>0.7263888888888889</v>
+      </c>
+      <c r="F140" s="5" t="n"/>
+      <c r="G140" s="4" t="n">
+        <v>0.7506944444444444</v>
+      </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
-          <t>Cotado_13C</t>
+          <t>10 (S)</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A141" s="4" t="n">
+        <v>0.6736111111111112</v>
+      </c>
+      <c r="B141" s="5" t="n"/>
       <c r="C141" s="4" t="n">
-        <v>0.7097222222222223</v>
+        <v>0.6958333333333333</v>
       </c>
       <c r="D141" s="4" t="n">
-        <v>0.7222222222222222</v>
+        <v>0.7083333333333334</v>
       </c>
       <c r="E141" s="4" t="n">
-        <v>0.7402777777777778</v>
-[...2 lines deleted...]
-      <c r="G141" s="4" t="n"/>
+        <v>0.7263888888888889</v>
+      </c>
+      <c r="F141" s="4" t="n"/>
+      <c r="G141" s="5" t="n"/>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>SAB-2</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A142" s="4" t="n">
+        <v>0.6722222222222223</v>
+      </c>
+      <c r="B142" s="5" t="n"/>
       <c r="C142" s="4" t="n">
-        <v>0.7152777777777778</v>
+        <v>0.6979166666666666</v>
       </c>
       <c r="D142" s="4" t="n">
-        <v>0.7277777777777777</v>
+        <v>0.7104166666666667</v>
       </c>
       <c r="E142" s="4" t="n">
-        <v>0.7486111111111111</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.73125</v>
+      </c>
+      <c r="F142" s="4" t="n">
+        <v>0.7555555555555555</v>
+      </c>
+      <c r="G142" s="5" t="n"/>
       <c r="H142" s="5" t="inlineStr">
         <is>
-          <t>Cotado_14C</t>
+          <t>11 (S)</t>
         </is>
       </c>
     </row>
     <row r="143">
-      <c r="A143" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B143" s="5" t="n"/>
+      <c r="A143" s="5" t="n"/>
+      <c r="B143" s="4" t="n">
+        <v>0.6784722222222223</v>
+      </c>
       <c r="C143" s="4" t="n">
-        <v>0.7201388888888889</v>
+        <v>0.7041666666666667</v>
       </c>
       <c r="D143" s="4" t="n">
-        <v>0.7326388888888888</v>
+        <v>0.7166666666666667</v>
       </c>
       <c r="E143" s="4" t="n">
-        <v>0.7534722222222222</v>
-[...4 lines deleted...]
-      <c r="G143" s="5" t="n"/>
+        <v>0.7375</v>
+      </c>
+      <c r="F143" s="5" t="n"/>
+      <c r="G143" s="4" t="n">
+        <v>0.7625</v>
+      </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>15 (T)</t>
+          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="4" t="n">
-        <v>0.7034722222222223</v>
+        <v>0.6840277777777778</v>
       </c>
       <c r="B144" s="5" t="n"/>
       <c r="C144" s="4" t="n">
-        <v>0.7256944444444444</v>
+        <v>0.7069444444444445</v>
       </c>
       <c r="D144" s="4" t="n">
-        <v>0.7381944444444445</v>
+        <v>0.7194444444444444</v>
       </c>
       <c r="E144" s="4" t="n">
-        <v>0.75625</v>
+        <v>0.7375</v>
       </c>
       <c r="F144" s="4" t="n"/>
       <c r="G144" s="5" t="n"/>
       <c r="H144" s="5" t="inlineStr">
         <is>
-          <t>SAB-3</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A145" s="4" t="n">
+        <v>0.6833333333333333</v>
+      </c>
+      <c r="B145" s="5" t="n"/>
       <c r="C145" s="4" t="n">
-        <v>0.7277777777777777</v>
+        <v>0.7090277777777778</v>
       </c>
       <c r="D145" s="4" t="n">
-        <v>0.7402777777777778</v>
+        <v>0.7215277777777778</v>
       </c>
       <c r="E145" s="4" t="n">
-        <v>0.7611111111111111</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.7423611111111111</v>
+      </c>
+      <c r="F145" s="4" t="n">
+        <v>0.7673611111111112</v>
+      </c>
+      <c r="G145" s="5" t="n"/>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>16 (T)</t>
+          <t>Cotado_13C</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="n"/>
       <c r="B146" s="4" t="n">
-        <v>0.7048611111111112</v>
+        <v>0.6875</v>
       </c>
       <c r="C146" s="4" t="n">
-        <v>0.7277777777777777</v>
+        <v>0.7097222222222223</v>
       </c>
       <c r="D146" s="4" t="n">
+        <v>0.7222222222222222</v>
+      </c>
+      <c r="E146" s="4" t="n">
         <v>0.7402777777777778</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.7583333333333333</v>
       </c>
       <c r="F146" s="5" t="n"/>
       <c r="G146" s="4" t="n"/>
       <c r="H146" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="n"/>
       <c r="B147" s="4" t="n">
-        <v>0.7159722222222222</v>
+        <v>0.6895833333333333</v>
       </c>
       <c r="C147" s="4" t="n">
-        <v>0.7381944444444445</v>
+        <v>0.7152777777777778</v>
       </c>
       <c r="D147" s="4" t="n">
-        <v>0.7506944444444444</v>
+        <v>0.7277777777777777</v>
       </c>
       <c r="E147" s="4" t="n">
-        <v>0.76875</v>
+        <v>0.7486111111111111</v>
       </c>
       <c r="F147" s="5" t="n"/>
-      <c r="G147" s="4" t="n"/>
+      <c r="G147" s="4" t="n">
+        <v>0.7736111111111111</v>
+      </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>Cotado_14C</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4" t="n">
-        <v>0.71875</v>
+        <v>0.6944444444444444</v>
       </c>
       <c r="B148" s="5" t="n"/>
       <c r="C148" s="4" t="n">
-        <v>0.7416666666666667</v>
+        <v>0.7201388888888889</v>
       </c>
       <c r="D148" s="4" t="n">
-        <v>0.7541666666666667</v>
+        <v>0.7326388888888888</v>
       </c>
       <c r="E148" s="4" t="n">
-        <v>0.7722222222222223</v>
-[...1 lines deleted...]
-      <c r="F148" s="4" t="n"/>
+        <v>0.7534722222222222</v>
+      </c>
+      <c r="F148" s="4" t="n">
+        <v>0.7784722222222222</v>
+      </c>
       <c r="G148" s="5" t="n"/>
       <c r="H148" s="5" t="inlineStr">
         <is>
-          <t>DOM-3</t>
+          <t>15 (T)</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="4" t="n">
-        <v>0.7166666666666667</v>
+        <v>0.7034722222222223</v>
       </c>
       <c r="B149" s="5" t="n"/>
       <c r="C149" s="4" t="n">
-        <v>0.74375</v>
+        <v>0.7256944444444444</v>
       </c>
       <c r="D149" s="4" t="n">
+        <v>0.7381944444444445</v>
+      </c>
+      <c r="E149" s="4" t="n">
         <v>0.75625</v>
       </c>
-      <c r="E149" s="4" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F149" s="4" t="n"/>
       <c r="G149" s="5" t="n"/>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>1 (S)</t>
+          <t>SAB-3</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="n"/>
       <c r="B150" s="4" t="n">
-        <v>0.7243055555555555</v>
+        <v>0.7020833333333333</v>
       </c>
       <c r="C150" s="4" t="n">
-        <v>0.7513888888888889</v>
+        <v>0.7277777777777777</v>
       </c>
       <c r="D150" s="4" t="n">
-        <v>0.7638888888888888</v>
+        <v>0.7402777777777778</v>
       </c>
       <c r="E150" s="4" t="n">
-        <v>0.7847222222222222</v>
+        <v>0.7611111111111111</v>
       </c>
       <c r="F150" s="5" t="n"/>
       <c r="G150" s="4" t="n">
-        <v>0.8097222222222222</v>
+        <v>0.7854166666666667</v>
       </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
-          <t>2 (S)</t>
+          <t>16 (T)</t>
         </is>
       </c>
     </row>
     <row r="151">
-      <c r="A151" s="4" t="n">
+      <c r="A151" s="5" t="n"/>
+      <c r="B151" s="4" t="n">
+        <v>0.7048611111111112</v>
+      </c>
+      <c r="C151" s="4" t="n">
         <v>0.7277777777777777</v>
       </c>
-      <c r="B151" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
       <c r="D151" s="4" t="n">
-        <v>0.7673611111111112</v>
+        <v>0.7402777777777778</v>
       </c>
       <c r="E151" s="4" t="n">
-        <v>0.7881944444444444</v>
-[...4 lines deleted...]
-      <c r="G151" s="5" t="n"/>
+        <v>0.7583333333333333</v>
+      </c>
+      <c r="F151" s="5" t="n"/>
+      <c r="G151" s="4" t="n"/>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>3 (T)</t>
+          <t>DOM-2</t>
         </is>
       </c>
     </row>
     <row r="152">
-      <c r="A152" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B152" s="5" t="n"/>
+      <c r="A152" s="5" t="n"/>
+      <c r="B152" s="4" t="n">
+        <v>0.7159722222222222</v>
+      </c>
       <c r="C152" s="4" t="n">
-        <v>0.7548611111111111</v>
+        <v>0.7381944444444445</v>
       </c>
       <c r="D152" s="4" t="n">
-        <v>0.7673611111111112</v>
+        <v>0.7506944444444444</v>
       </c>
       <c r="E152" s="4" t="n">
-        <v>0.7854166666666667</v>
-[...2 lines deleted...]
-      <c r="G152" s="5" t="n"/>
+        <v>0.76875</v>
+      </c>
+      <c r="F152" s="5" t="n"/>
+      <c r="G152" s="4" t="n"/>
       <c r="H152" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>SAB-4</t>
         </is>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A153" s="4" t="n">
+        <v>0.71875</v>
+      </c>
+      <c r="B153" s="5" t="n"/>
       <c r="C153" s="4" t="n">
-        <v>0.7618055555555555</v>
+        <v>0.7416666666666667</v>
       </c>
       <c r="D153" s="4" t="n">
-        <v>0.7743055555555556</v>
+        <v>0.7541666666666667</v>
       </c>
       <c r="E153" s="4" t="n">
-        <v>0.7923611111111111</v>
-[...2 lines deleted...]
-      <c r="G153" s="4" t="n"/>
+        <v>0.7722222222222223</v>
+      </c>
+      <c r="F153" s="4" t="n"/>
+      <c r="G153" s="5" t="n"/>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>DOM-3</t>
         </is>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A154" s="4" t="n">
+        <v>0.7166666666666667</v>
+      </c>
+      <c r="B154" s="5" t="n"/>
       <c r="C154" s="4" t="n">
-        <v>0.7625</v>
+        <v>0.74375</v>
       </c>
       <c r="D154" s="4" t="n">
-        <v>0.775</v>
+        <v>0.75625</v>
       </c>
       <c r="E154" s="4" t="n">
-        <v>0.7958333333333333</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.7770833333333333</v>
+      </c>
+      <c r="F154" s="4" t="n">
+        <v>0.8027777777777778</v>
+      </c>
+      <c r="G154" s="5" t="n"/>
       <c r="H154" s="5" t="inlineStr">
         <is>
-          <t>4 (T)</t>
+          <t>1 (S)</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="n"/>
       <c r="B155" s="4" t="n">
-        <v>0.7395833333333334</v>
+        <v>0.7243055555555555</v>
       </c>
       <c r="C155" s="4" t="n">
-        <v>0.7625</v>
+        <v>0.7513888888888889</v>
       </c>
       <c r="D155" s="4" t="n">
-        <v>0.775</v>
+        <v>0.7638888888888888</v>
       </c>
       <c r="E155" s="4" t="n">
-        <v>0.7930555555555555</v>
+        <v>0.7847222222222222</v>
       </c>
       <c r="F155" s="5" t="n"/>
-      <c r="G155" s="4" t="n"/>
+      <c r="G155" s="4" t="n">
+        <v>0.8097222222222222</v>
+      </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>DOM-4</t>
+          <t>2 (S)</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4" t="n">
-        <v>0.7388888888888889</v>
+        <v>0.7277777777777777</v>
       </c>
       <c r="B156" s="5" t="n"/>
       <c r="C156" s="4" t="n">
-        <v>0.7659722222222223</v>
+        <v>0.7548611111111111</v>
       </c>
       <c r="D156" s="4" t="n">
-        <v>0.7784722222222222</v>
+        <v>0.7673611111111112</v>
       </c>
       <c r="E156" s="4" t="n">
-        <v>0.7993055555555556</v>
+        <v>0.7881944444444444</v>
       </c>
       <c r="F156" s="4" t="n">
-        <v>0.825</v>
+        <v>0.8138888888888889</v>
       </c>
       <c r="G156" s="5" t="n"/>
       <c r="H156" s="5" t="inlineStr">
         <is>
-          <t>7 (T)</t>
+          <t>3 (T)</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A157" s="4" t="n">
+        <v>0.7326388888888888</v>
+      </c>
+      <c r="B157" s="5" t="n"/>
       <c r="C157" s="4" t="n">
-        <v>0.7736111111111111</v>
+        <v>0.7548611111111111</v>
       </c>
       <c r="D157" s="4" t="n">
-        <v>0.7861111111111111</v>
+        <v>0.7673611111111112</v>
       </c>
       <c r="E157" s="4" t="n">
-        <v>0.8069444444444445</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.7854166666666667</v>
+      </c>
+      <c r="F157" s="4" t="n"/>
+      <c r="G157" s="5" t="n"/>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>8 (T)</t>
+          <t>SAB-5</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B158" s="5" t="n"/>
+      <c r="A158" s="5" t="n"/>
+      <c r="B158" s="4" t="n">
+        <v>0.7395833333333334</v>
+      </c>
       <c r="C158" s="4" t="n">
-        <v>0.7756944444444445</v>
+        <v>0.7618055555555555</v>
       </c>
       <c r="D158" s="4" t="n">
-        <v>0.7881944444444444</v>
+        <v>0.7743055555555556</v>
       </c>
       <c r="E158" s="4" t="n">
-        <v>0.80625</v>
-[...2 lines deleted...]
-      <c r="G158" s="5" t="n"/>
+        <v>0.7923611111111111</v>
+      </c>
+      <c r="F158" s="5" t="n"/>
+      <c r="G158" s="4" t="n"/>
       <c r="H158" s="5" t="inlineStr">
         <is>
-          <t>SAB-1</t>
+          <t>SAB-6</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B159" s="5" t="n"/>
+      <c r="A159" s="5" t="n"/>
+      <c r="B159" s="4" t="n">
+        <v>0.7354166666666667</v>
+      </c>
       <c r="C159" s="4" t="n">
-        <v>0.7770833333333333</v>
+        <v>0.7625</v>
       </c>
       <c r="D159" s="4" t="n">
-        <v>0.7895833333333333</v>
+        <v>0.775</v>
       </c>
       <c r="E159" s="4" t="n">
-        <v>0.8104166666666667</v>
-[...4 lines deleted...]
-      <c r="G159" s="5" t="n"/>
+        <v>0.7958333333333333</v>
+      </c>
+      <c r="F159" s="5" t="n"/>
+      <c r="G159" s="4" t="n">
+        <v>0.8215277777777777</v>
+      </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>9 (S)</t>
+          <t>4 (T)</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="n"/>
       <c r="B160" s="4" t="n">
-        <v>0.7576388888888889</v>
+        <v>0.7395833333333334</v>
       </c>
       <c r="C160" s="4" t="n">
-        <v>0.7847222222222222</v>
+        <v>0.7625</v>
       </c>
       <c r="D160" s="4" t="n">
-        <v>0.7972222222222223</v>
+        <v>0.775</v>
       </c>
       <c r="E160" s="4" t="n">
-        <v>0.8180555555555555</v>
+        <v>0.7930555555555555</v>
       </c>
       <c r="F160" s="5" t="n"/>
-      <c r="G160" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G160" s="4" t="n"/>
       <c r="H160" s="5" t="inlineStr">
         <is>
-          <t>10 (S)</t>
+          <t>DOM-4</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="4" t="n">
-        <v>0.7611111111111111</v>
+        <v>0.7388888888888889</v>
       </c>
       <c r="B161" s="5" t="n"/>
       <c r="C161" s="4" t="n">
-        <v>0.7881944444444444</v>
+        <v>0.7659722222222223</v>
       </c>
       <c r="D161" s="4" t="n">
-        <v>0.8006944444444445</v>
+        <v>0.7784722222222222</v>
       </c>
       <c r="E161" s="4" t="n">
-        <v>0.8215277777777777</v>
+        <v>0.7993055555555556</v>
       </c>
       <c r="F161" s="4" t="n">
-        <v>0.8472222222222222</v>
+        <v>0.825</v>
       </c>
       <c r="G161" s="5" t="n"/>
       <c r="H161" s="5" t="inlineStr">
         <is>
+          <t>7 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="5" t="n"/>
+      <c r="B162" s="4" t="n">
+        <v>0.7465277777777778</v>
+      </c>
+      <c r="C162" s="4" t="n">
+        <v>0.7736111111111111</v>
+      </c>
+      <c r="D162" s="4" t="n">
+        <v>0.7861111111111111</v>
+      </c>
+      <c r="E162" s="4" t="n">
+        <v>0.8069444444444445</v>
+      </c>
+      <c r="F162" s="5" t="n"/>
+      <c r="G162" s="4" t="n">
+        <v>0.8326388888888889</v>
+      </c>
+      <c r="H162" s="5" t="inlineStr">
+        <is>
+          <t>8 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="4" t="n">
+        <v>0.7534722222222222</v>
+      </c>
+      <c r="B163" s="5" t="n"/>
+      <c r="C163" s="4" t="n">
+        <v>0.7756944444444445</v>
+      </c>
+      <c r="D163" s="4" t="n">
+        <v>0.7881944444444444</v>
+      </c>
+      <c r="E163" s="4" t="n">
+        <v>0.80625</v>
+      </c>
+      <c r="F163" s="4" t="n"/>
+      <c r="G163" s="5" t="n"/>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t>SAB-1</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="4" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="B164" s="5" t="n"/>
+      <c r="C164" s="4" t="n">
+        <v>0.7770833333333333</v>
+      </c>
+      <c r="D164" s="4" t="n">
+        <v>0.7895833333333333</v>
+      </c>
+      <c r="E164" s="4" t="n">
+        <v>0.8104166666666667</v>
+      </c>
+      <c r="F164" s="4" t="n">
+        <v>0.8361111111111111</v>
+      </c>
+      <c r="G164" s="5" t="n"/>
+      <c r="H164" s="5" t="inlineStr">
+        <is>
+          <t>9 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="n"/>
+      <c r="B165" s="4" t="n">
+        <v>0.7576388888888889</v>
+      </c>
+      <c r="C165" s="4" t="n">
+        <v>0.7847222222222222</v>
+      </c>
+      <c r="D165" s="4" t="n">
+        <v>0.7972222222222223</v>
+      </c>
+      <c r="E165" s="4" t="n">
+        <v>0.8180555555555555</v>
+      </c>
+      <c r="F165" s="5" t="n"/>
+      <c r="G165" s="4" t="n">
+        <v>0.84375</v>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t>10 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="4" t="n">
+        <v>0.7611111111111111</v>
+      </c>
+      <c r="B166" s="5" t="n"/>
+      <c r="C166" s="4" t="n">
+        <v>0.7881944444444444</v>
+      </c>
+      <c r="D166" s="4" t="n">
+        <v>0.8006944444444445</v>
+      </c>
+      <c r="E166" s="4" t="n">
+        <v>0.8215277777777777</v>
+      </c>
+      <c r="F166" s="4" t="n">
+        <v>0.8472222222222222</v>
+      </c>
+      <c r="G166" s="5" t="n"/>
+      <c r="H166" s="5" t="inlineStr">
+        <is>
           <t>11 (S)</t>
-        </is>
-[...114 lines deleted...]
-          <t>14 (S)</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4" t="n">
-        <v>0.7847222222222222</v>
+        <v>0.7652777777777777</v>
       </c>
       <c r="B167" s="5" t="n"/>
       <c r="C167" s="4" t="n">
-        <v>0.8069444444444445</v>
+        <v>0.7881944444444444</v>
       </c>
       <c r="D167" s="4" t="n">
-        <v>0.8194444444444444</v>
+        <v>0.8006944444444445</v>
       </c>
       <c r="E167" s="4" t="n">
-        <v>0.8375</v>
+        <v>0.81875</v>
       </c>
       <c r="F167" s="4" t="n"/>
       <c r="G167" s="5" t="n"/>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>SAB-3</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="n"/>
       <c r="B168" s="4" t="n">
-        <v>0.7861111111111111</v>
+        <v>0.7673611111111112</v>
       </c>
       <c r="C168" s="4" t="n">
-        <v>0.8090277777777778</v>
+        <v>0.7895833333333333</v>
       </c>
       <c r="D168" s="4" t="n">
-        <v>0.8215277777777777</v>
+        <v>0.8020833333333334</v>
       </c>
       <c r="E168" s="4" t="n">
-        <v>0.8395833333333333</v>
+        <v>0.8201388888888889</v>
       </c>
       <c r="F168" s="5" t="n"/>
       <c r="G168" s="4" t="n"/>
       <c r="H168" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B169" s="5" t="n"/>
+      <c r="A169" s="5" t="n"/>
+      <c r="B169" s="4" t="n">
+        <v>0.76875</v>
+      </c>
       <c r="C169" s="4" t="n">
-        <v>0.8104166666666667</v>
+        <v>0.7958333333333333</v>
       </c>
       <c r="D169" s="4" t="n">
-        <v>0.8229166666666666</v>
+        <v>0.8083333333333333</v>
       </c>
       <c r="E169" s="4" t="n">
-        <v>0.84375</v>
-[...4 lines deleted...]
-      <c r="G169" s="5" t="n"/>
+        <v>0.8291666666666667</v>
+      </c>
+      <c r="F169" s="5" t="n"/>
+      <c r="G169" s="4" t="n">
+        <v>0.8548611111111111</v>
+      </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>15 (T)</t>
+          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="170">
-      <c r="A170" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A170" s="4" t="n">
+        <v>0.7722222222222223</v>
+      </c>
+      <c r="B170" s="5" t="n"/>
       <c r="C170" s="4" t="n">
-        <v>0.8180555555555555</v>
+        <v>0.7993055555555556</v>
       </c>
       <c r="D170" s="4" t="n">
-        <v>0.8305555555555556</v>
+        <v>0.8118055555555556</v>
       </c>
       <c r="E170" s="4" t="n">
-        <v>0.8513888888888889</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.8326388888888889</v>
+      </c>
+      <c r="F170" s="4" t="n">
+        <v>0.8583333333333333</v>
+      </c>
+      <c r="G170" s="5" t="n"/>
       <c r="H170" s="5" t="inlineStr">
         <is>
-          <t>16 (T)</t>
+          <t>13 (S)</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="n"/>
       <c r="B171" s="4" t="n">
-        <v>0.7972222222222223</v>
+        <v>0.7798611111111111</v>
       </c>
       <c r="C171" s="4" t="n">
+        <v>0.8069444444444445</v>
+      </c>
+      <c r="D171" s="4" t="n">
         <v>0.8194444444444444</v>
       </c>
-      <c r="D171" s="4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E171" s="4" t="n">
-        <v>0.85</v>
+        <v>0.8402777777777778</v>
       </c>
       <c r="F171" s="5" t="n"/>
-      <c r="G171" s="4" t="n"/>
+      <c r="G171" s="4" t="n">
+        <v>0.8659722222222223</v>
+      </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>14 (S)</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="4" t="n">
-        <v>0.8</v>
+        <v>0.7847222222222222</v>
       </c>
       <c r="B172" s="5" t="n"/>
       <c r="C172" s="4" t="n">
-        <v>0.8229166666666666</v>
+        <v>0.8069444444444445</v>
       </c>
       <c r="D172" s="4" t="n">
-        <v>0.8354166666666667</v>
+        <v>0.8194444444444444</v>
       </c>
       <c r="E172" s="4" t="n">
-        <v>0.8534722222222222</v>
+        <v>0.8375</v>
       </c>
       <c r="F172" s="4" t="n"/>
       <c r="G172" s="5" t="n"/>
       <c r="H172" s="5" t="inlineStr">
         <is>
-          <t>DOM-3</t>
+          <t>SAB-3</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B173" s="5" t="n"/>
+      <c r="A173" s="5" t="n"/>
+      <c r="B173" s="4" t="n">
+        <v>0.7861111111111111</v>
+      </c>
       <c r="C173" s="4" t="n">
-        <v>0.83125</v>
+        <v>0.8090277777777778</v>
       </c>
       <c r="D173" s="4" t="n">
-        <v>0.8430555555555556</v>
+        <v>0.8215277777777777</v>
       </c>
       <c r="E173" s="4" t="n">
-        <v>0.8638888888888889</v>
-[...4 lines deleted...]
-      <c r="G173" s="5" t="n"/>
+        <v>0.8395833333333333</v>
+      </c>
+      <c r="F173" s="5" t="n"/>
+      <c r="G173" s="4" t="n"/>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>Cortado_7C</t>
+          <t>DOM-2</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="4" t="n">
-        <v>0.8125</v>
+        <v>0.7833333333333333</v>
       </c>
       <c r="B174" s="5" t="n"/>
       <c r="C174" s="4" t="n">
-        <v>0.8347222222222223</v>
+        <v>0.8104166666666667</v>
       </c>
       <c r="D174" s="4" t="n">
-        <v>0.8472222222222222</v>
+        <v>0.8229166666666666</v>
       </c>
       <c r="E174" s="4" t="n">
-        <v>0.8652777777777778</v>
-[...1 lines deleted...]
-      <c r="F174" s="4" t="n"/>
+        <v>0.84375</v>
+      </c>
+      <c r="F174" s="4" t="n">
+        <v>0.8694444444444445</v>
+      </c>
       <c r="G174" s="5" t="n"/>
       <c r="H174" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>15 (T)</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="n"/>
       <c r="B175" s="4" t="n">
-        <v>0.8131944444444444</v>
+        <v>0.7909722222222222</v>
       </c>
       <c r="C175" s="4" t="n">
-        <v>0.8388888888888889</v>
+        <v>0.8180555555555555</v>
       </c>
       <c r="D175" s="4" t="n">
-        <v>0.8506944444444444</v>
+        <v>0.8305555555555556</v>
       </c>
       <c r="E175" s="4" t="n">
-        <v>0.8715277777777778</v>
+        <v>0.8513888888888889</v>
       </c>
       <c r="F175" s="5" t="n"/>
       <c r="G175" s="4" t="n">
-        <v>0.8958333333333334</v>
+        <v>0.8770833333333333</v>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>Cortado_8C</t>
+          <t>16 (T)</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="n"/>
       <c r="B176" s="4" t="n">
+        <v>0.7972222222222223</v>
+      </c>
+      <c r="C176" s="4" t="n">
         <v>0.8194444444444444</v>
       </c>
-      <c r="C176" s="4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D176" s="4" t="n">
-        <v>0.8541666666666666</v>
+        <v>0.8319444444444445</v>
       </c>
       <c r="E176" s="4" t="n">
-        <v>0.8722222222222222</v>
+        <v>0.85</v>
       </c>
       <c r="F176" s="5" t="n"/>
       <c r="G176" s="4" t="n"/>
       <c r="H176" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>SAB-4</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="4" t="n">
-        <v>0.8166666666666667</v>
+        <v>0.8</v>
       </c>
       <c r="B177" s="5" t="n"/>
       <c r="C177" s="4" t="n">
-        <v>0.8423611111111111</v>
+        <v>0.8229166666666666</v>
       </c>
       <c r="D177" s="4" t="n">
-        <v>0.8541666666666666</v>
+        <v>0.8354166666666667</v>
       </c>
       <c r="E177" s="4" t="n">
-        <v>0.875</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8534722222222222</v>
+      </c>
+      <c r="F177" s="4" t="n"/>
       <c r="G177" s="5" t="n"/>
       <c r="H177" s="5" t="inlineStr">
         <is>
+          <t>DOM-3</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="4" t="n">
+        <v>0.8055555555555556</v>
+      </c>
+      <c r="B178" s="5" t="n"/>
+      <c r="C178" s="4" t="n">
+        <v>0.83125</v>
+      </c>
+      <c r="D178" s="4" t="n">
+        <v>0.8430555555555556</v>
+      </c>
+      <c r="E178" s="4" t="n">
+        <v>0.8638888888888889</v>
+      </c>
+      <c r="F178" s="4" t="n">
+        <v>0.8875</v>
+      </c>
+      <c r="G178" s="5" t="n"/>
+      <c r="H178" s="5" t="inlineStr">
+        <is>
+          <t>Cortado_7C</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="4" t="n">
+        <v>0.8125</v>
+      </c>
+      <c r="B179" s="5" t="n"/>
+      <c r="C179" s="4" t="n">
+        <v>0.8347222222222223</v>
+      </c>
+      <c r="D179" s="4" t="n">
+        <v>0.8472222222222222</v>
+      </c>
+      <c r="E179" s="4" t="n">
+        <v>0.8652777777777778</v>
+      </c>
+      <c r="F179" s="4" t="n"/>
+      <c r="G179" s="5" t="n"/>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t>SAB-5</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="5" t="n"/>
+      <c r="B180" s="4" t="n">
+        <v>0.8131944444444444</v>
+      </c>
+      <c r="C180" s="4" t="n">
+        <v>0.8388888888888889</v>
+      </c>
+      <c r="D180" s="4" t="n">
+        <v>0.8506944444444444</v>
+      </c>
+      <c r="E180" s="4" t="n">
+        <v>0.8715277777777778</v>
+      </c>
+      <c r="F180" s="5" t="n"/>
+      <c r="G180" s="4" t="n">
+        <v>0.8958333333333334</v>
+      </c>
+      <c r="H180" s="5" t="inlineStr">
+        <is>
+          <t>Cortado_8C</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="n"/>
+      <c r="B181" s="4" t="n">
+        <v>0.8194444444444444</v>
+      </c>
+      <c r="C181" s="4" t="n">
+        <v>0.8416666666666667</v>
+      </c>
+      <c r="D181" s="4" t="n">
+        <v>0.8541666666666666</v>
+      </c>
+      <c r="E181" s="4" t="n">
+        <v>0.8722222222222222</v>
+      </c>
+      <c r="F181" s="5" t="n"/>
+      <c r="G181" s="4" t="n"/>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t>SAB-6</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="4" t="n">
+        <v>0.8166666666666667</v>
+      </c>
+      <c r="B182" s="5" t="n"/>
+      <c r="C182" s="4" t="n">
+        <v>0.8423611111111111</v>
+      </c>
+      <c r="D182" s="4" t="n">
+        <v>0.8541666666666666</v>
+      </c>
+      <c r="E182" s="4" t="n">
+        <v>0.875</v>
+      </c>
+      <c r="F182" s="4" t="n">
+        <v>0.8986111111111111</v>
+      </c>
+      <c r="G182" s="5" t="n"/>
+      <c r="H182" s="5" t="inlineStr">
+        <is>
           <t>3 (T)</t>
         </is>
       </c>
     </row>
-    <row r="178">
-[...1 lines deleted...]
-      <c r="B178" s="4" t="n">
+    <row r="183">
+      <c r="A183" s="5" t="n"/>
+      <c r="B183" s="4" t="n">
         <v>0.8208333333333333</v>
       </c>
-      <c r="C178" s="4" t="n">
+      <c r="C183" s="4" t="n">
         <v>0.84375</v>
       </c>
-      <c r="D178" s="4" t="n">
+      <c r="D183" s="4" t="n">
         <v>0.85625</v>
       </c>
-      <c r="E178" s="4" t="n">
+      <c r="E183" s="4" t="n">
         <v>0.8743055555555556</v>
       </c>
-      <c r="F178" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H178" s="5" t="inlineStr">
+      <c r="F183" s="5" t="n"/>
+      <c r="G183" s="4" t="n"/>
+      <c r="H183" s="5" t="inlineStr">
         <is>
           <t>DOM-4</t>
         </is>
       </c>
     </row>
-    <row r="179">
-[...1 lines deleted...]
-      <c r="B179" s="4" t="n">
+    <row r="184">
+      <c r="A184" s="5" t="n"/>
+      <c r="B184" s="4" t="n">
         <v>0.8243055555555555</v>
       </c>
-      <c r="C179" s="4" t="n">
+      <c r="C184" s="4" t="n">
         <v>0.85</v>
       </c>
-      <c r="D179" s="4" t="n">
+      <c r="D184" s="4" t="n">
         <v>0.8618055555555556</v>
       </c>
-      <c r="E179" s="4" t="n">
+      <c r="E184" s="4" t="n">
         <v>0.8826388888888889</v>
       </c>
-      <c r="F179" s="5" t="n"/>
-      <c r="G179" s="4" t="n">
+      <c r="F184" s="5" t="n"/>
+      <c r="G184" s="4" t="n">
         <v>0.90625</v>
       </c>
-      <c r="H179" s="5" t="inlineStr">
+      <c r="H184" s="5" t="inlineStr">
         <is>
           <t>4 (T)</t>
         </is>
       </c>
     </row>
-    <row r="180">
-      <c r="A180" s="4" t="n">
+    <row r="185">
+      <c r="A185" s="4" t="n">
         <v>0.8277777777777777</v>
       </c>
-      <c r="B180" s="5" t="n"/>
-      <c r="C180" s="4" t="n">
+      <c r="B185" s="5" t="n"/>
+      <c r="C185" s="4" t="n">
         <v>0.8534722222222222</v>
       </c>
-      <c r="D180" s="4" t="n">
+      <c r="D185" s="4" t="n">
         <v>0.8652777777777778</v>
       </c>
-      <c r="E180" s="4" t="n">
+      <c r="E185" s="4" t="n">
         <v>0.8861111111111111</v>
       </c>
-      <c r="F180" s="4" t="n">
+      <c r="F185" s="4" t="n">
         <v>0.9097222222222222</v>
       </c>
-      <c r="G180" s="5" t="n"/>
-      <c r="H180" s="5" t="inlineStr">
+      <c r="G185" s="5" t="n"/>
+      <c r="H185" s="5" t="inlineStr">
         <is>
           <t>7 (T)</t>
         </is>
       </c>
     </row>
-    <row r="181">
-      <c r="A181" s="4" t="n">
+    <row r="186">
+      <c r="A186" s="4" t="n">
         <v>0.8333333333333334</v>
       </c>
-      <c r="B181" s="5" t="n"/>
-      <c r="C181" s="4" t="n">
+      <c r="B186" s="5" t="n"/>
+      <c r="C186" s="4" t="n">
         <v>0.8555555555555555</v>
       </c>
-      <c r="D181" s="4" t="n">
+      <c r="D186" s="4" t="n">
         <v>0.8680555555555556</v>
       </c>
-      <c r="E181" s="4" t="n">
+      <c r="E186" s="4" t="n">
         <v>0.8861111111111111</v>
       </c>
-      <c r="F181" s="4" t="n"/>
-[...1 lines deleted...]
-      <c r="H181" s="5" t="inlineStr">
+      <c r="F186" s="4" t="n"/>
+      <c r="G186" s="5" t="n"/>
+      <c r="H186" s="5" t="inlineStr">
         <is>
           <t>SAB-1</t>
         </is>
       </c>
     </row>
-    <row r="182">
-[...1 lines deleted...]
-      <c r="B182" s="4" t="n">
+    <row r="187">
+      <c r="A187" s="5" t="n"/>
+      <c r="B187" s="4" t="n">
         <v>0.8354166666666667</v>
       </c>
-      <c r="C182" s="4" t="n">
+      <c r="C187" s="4" t="n">
         <v>0.8611111111111112</v>
       </c>
-      <c r="D182" s="4" t="n">
+      <c r="D187" s="4" t="n">
         <v>0.8729166666666667</v>
       </c>
-      <c r="E182" s="4" t="n">
+      <c r="E187" s="4" t="n">
         <v>0.89375</v>
       </c>
-      <c r="F182" s="5" t="n"/>
-      <c r="G182" s="4" t="n">
+      <c r="F187" s="5" t="n"/>
+      <c r="G187" s="4" t="n">
         <v>0.9173611111111111</v>
       </c>
-      <c r="H182" s="5" t="inlineStr">
+      <c r="H187" s="5" t="inlineStr">
         <is>
           <t>8 (T)</t>
         </is>
       </c>
     </row>
-    <row r="183">
-      <c r="A183" s="4" t="n">
+    <row r="188">
+      <c r="A188" s="4" t="n">
         <v>0.8388888888888889</v>
       </c>
-      <c r="B183" s="5" t="n"/>
-      <c r="C183" s="4" t="n">
+      <c r="B188" s="5" t="n"/>
+      <c r="C188" s="4" t="n">
         <v>0.8645833333333334</v>
       </c>
-      <c r="D183" s="4" t="n">
+      <c r="D188" s="4" t="n">
         <v>0.8763888888888889</v>
       </c>
-      <c r="E183" s="4" t="n">
+      <c r="E188" s="4" t="n">
         <v>0.8972222222222223</v>
       </c>
-      <c r="F183" s="4" t="n">
+      <c r="F188" s="4" t="n">
         <v>0.9208333333333333</v>
       </c>
-      <c r="G183" s="5" t="n"/>
-      <c r="H183" s="5" t="inlineStr">
+      <c r="G188" s="5" t="n"/>
+      <c r="H188" s="5" t="inlineStr">
         <is>
           <t>Cortado_3C</t>
-        </is>
-[...114 lines deleted...]
-          <t>12 (S)</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="4" t="n">
-        <v>0.8611111111111112</v>
+        <v>0.8451388888888889</v>
       </c>
       <c r="B189" s="5" t="n"/>
       <c r="C189" s="4" t="n">
-        <v>0.8868055555555555</v>
+        <v>0.8666666666666667</v>
       </c>
       <c r="D189" s="4" t="n">
-        <v>0.8986111111111111</v>
+        <v>0.8763888888888889</v>
       </c>
       <c r="E189" s="4" t="n">
-        <v>0.9194444444444444</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8923611111111112</v>
+      </c>
+      <c r="F189" s="4" t="n"/>
       <c r="G189" s="5" t="n"/>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>13 (S)</t>
+          <t>DOM-1</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="n"/>
       <c r="B190" s="4" t="n">
-        <v>0.8680555555555556</v>
+        <v>0.8472222222222222</v>
       </c>
       <c r="C190" s="4" t="n">
-        <v>0.8895833333333333</v>
+        <v>0.8694444444444445</v>
       </c>
       <c r="D190" s="4" t="n">
-        <v>0.8993055555555556</v>
+        <v>0.8819444444444444</v>
       </c>
       <c r="E190" s="4" t="n">
-        <v>0.9166666666666666</v>
+        <v>0.9</v>
       </c>
       <c r="F190" s="5" t="n"/>
       <c r="G190" s="4" t="n"/>
       <c r="H190" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B191" s="5" t="n"/>
+      <c r="A191" s="5" t="n"/>
+      <c r="B191" s="4" t="n">
+        <v>0.8465277777777778</v>
+      </c>
       <c r="C191" s="4" t="n">
+        <v>0.8722222222222222</v>
+      </c>
+      <c r="D191" s="4" t="n">
+        <v>0.8840277777777777</v>
+      </c>
+      <c r="E191" s="4" t="n">
+        <v>0.9048611111111111</v>
+      </c>
+      <c r="F191" s="5" t="n"/>
+      <c r="G191" s="4" t="n">
+        <v>0.9284722222222223</v>
+      </c>
+      <c r="H191" s="5" t="inlineStr">
+        <is>
+          <t>Cotado_4C</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="4" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="B192" s="5" t="n"/>
+      <c r="C192" s="4" t="n">
+        <v>0.8756944444444444</v>
+      </c>
+      <c r="D192" s="4" t="n">
+        <v>0.8875</v>
+      </c>
+      <c r="E192" s="4" t="n">
+        <v>0.9083333333333333</v>
+      </c>
+      <c r="F192" s="4" t="n">
+        <v>0.9319444444444445</v>
+      </c>
+      <c r="G192" s="5" t="n"/>
+      <c r="H192" s="5" t="inlineStr">
+        <is>
+          <t>11 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="n"/>
+      <c r="B193" s="4" t="n">
+        <v>0.8576388888888888</v>
+      </c>
+      <c r="C193" s="4" t="n">
+        <v>0.8833333333333333</v>
+      </c>
+      <c r="D193" s="4" t="n">
+        <v>0.8951388888888889</v>
+      </c>
+      <c r="E193" s="4" t="n">
+        <v>0.9159722222222222</v>
+      </c>
+      <c r="F193" s="5" t="n"/>
+      <c r="G193" s="4" t="n">
+        <v>0.9395833333333333</v>
+      </c>
+      <c r="H193" s="5" t="inlineStr">
+        <is>
+          <t>12 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="4" t="n">
+        <v>0.8611111111111112</v>
+      </c>
+      <c r="B194" s="5" t="n"/>
+      <c r="C194" s="4" t="n">
         <v>0.8868055555555555</v>
       </c>
-      <c r="D191" s="4" t="n">
-[...68 lines deleted...]
-      </c>
       <c r="D194" s="4" t="n">
-        <v>0.9131944444444444</v>
+        <v>0.8986111111111111</v>
       </c>
       <c r="E194" s="4" t="n">
-        <v>0.93125</v>
-[...2 lines deleted...]
-      <c r="G194" s="4" t="n"/>
+        <v>0.9194444444444444</v>
+      </c>
+      <c r="F194" s="4" t="n">
+        <v>0.9430555555555555</v>
+      </c>
+      <c r="G194" s="5" t="n"/>
       <c r="H194" s="5" t="inlineStr">
         <is>
-          <t>SAB-4</t>
+          <t>13 (S)</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="n"/>
       <c r="B195" s="4" t="n">
-        <v>0.8798611111111111</v>
+        <v>0.8680555555555556</v>
       </c>
       <c r="C195" s="4" t="n">
-        <v>0.9055555555555556</v>
+        <v>0.8895833333333333</v>
       </c>
       <c r="D195" s="4" t="n">
-        <v>0.9173611111111111</v>
+        <v>0.8993055555555556</v>
       </c>
       <c r="E195" s="4" t="n">
-        <v>0.9381944444444444</v>
+        <v>0.9166666666666666</v>
       </c>
       <c r="F195" s="5" t="n"/>
-      <c r="G195" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G195" s="4" t="n"/>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>Cotado_14C</t>
+          <t>DOM-2</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4" t="n">
-        <v>0.8958333333333334</v>
+        <v>0.8645833333333334</v>
       </c>
       <c r="B196" s="5" t="n"/>
       <c r="C196" s="4" t="n">
-        <v>0.9180555555555555</v>
+        <v>0.8868055555555555</v>
       </c>
       <c r="D196" s="4" t="n">
-        <v>0.9305555555555556</v>
+        <v>0.8993055555555556</v>
       </c>
       <c r="E196" s="4" t="n">
-        <v>0.9479166666666666</v>
+        <v>0.9173611111111111</v>
       </c>
       <c r="F196" s="4" t="n"/>
       <c r="G196" s="5" t="n"/>
       <c r="H196" s="5" t="inlineStr">
         <is>
-          <t>SAB-5</t>
+          <t>SAB-3</t>
         </is>
       </c>
     </row>
     <row r="197">
-      <c r="A197" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B197" s="5" t="n"/>
+      <c r="A197" s="5" t="n"/>
+      <c r="B197" s="4" t="n">
+        <v>0.86875</v>
+      </c>
       <c r="C197" s="4" t="n">
-        <v>0.9201388888888888</v>
+        <v>0.8944444444444445</v>
       </c>
       <c r="D197" s="4" t="n">
-        <v>0.93125</v>
+        <v>0.90625</v>
       </c>
       <c r="E197" s="4" t="n">
-        <v>0.9493055555555555</v>
-[...4 lines deleted...]
-      <c r="G197" s="5" t="n"/>
+        <v>0.9270833333333334</v>
+      </c>
+      <c r="F197" s="5" t="n"/>
+      <c r="G197" s="4" t="n">
+        <v>0.9506944444444444</v>
+      </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>Cortado_7C</t>
+          <t>14 (S)</t>
         </is>
       </c>
     </row>
     <row r="198">
-      <c r="A198" s="5" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A198" s="4" t="n">
+        <v>0.8722222222222222</v>
+      </c>
+      <c r="B198" s="5" t="n"/>
       <c r="C198" s="4" t="n">
-        <v>0.9291666666666667</v>
+        <v>0.8979166666666667</v>
       </c>
       <c r="D198" s="4" t="n">
-        <v>0.9402777777777778</v>
+        <v>0.9097222222222222</v>
       </c>
       <c r="E198" s="4" t="n">
-        <v>0.9583333333333334</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.9305555555555556</v>
+      </c>
+      <c r="F198" s="4" t="n">
+        <v>0.9541666666666667</v>
+      </c>
+      <c r="G198" s="5" t="n"/>
       <c r="H198" s="5" t="inlineStr">
         <is>
-          <t>Cortado_8C</t>
+          <t>Cotado_13C</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="n"/>
       <c r="B199" s="4" t="n">
-        <v>0.90625</v>
+        <v>0.8784722222222222</v>
       </c>
       <c r="C199" s="4" t="n">
-        <v>0.9284722222222223</v>
+        <v>0.9006944444444445</v>
       </c>
       <c r="D199" s="4" t="n">
-        <v>0.9409722222222222</v>
+        <v>0.9131944444444444</v>
       </c>
       <c r="E199" s="4" t="n">
-        <v>0.9583333333333334</v>
+        <v>0.93125</v>
       </c>
       <c r="F199" s="5" t="n"/>
       <c r="G199" s="4" t="n"/>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>SAB-6</t>
+          <t>SAB-4</t>
         </is>
       </c>
     </row>
     <row r="200">
-      <c r="A200" s="4" t="n">
-[...2 lines deleted...]
-      <c r="B200" s="5" t="n"/>
+      <c r="A200" s="5" t="n"/>
+      <c r="B200" s="4" t="n">
+        <v>0.8798611111111111</v>
+      </c>
       <c r="C200" s="4" t="n">
-        <v>0.9340277777777778</v>
+        <v>0.9055555555555556</v>
       </c>
       <c r="D200" s="4" t="n">
-        <v>0.9451388888888889</v>
+        <v>0.9173611111111111</v>
       </c>
       <c r="E200" s="4" t="n">
-        <v>0.9631944444444445</v>
-[...4 lines deleted...]
-      <c r="G200" s="5" t="n"/>
+        <v>0.9381944444444444</v>
+      </c>
+      <c r="F200" s="5" t="n"/>
+      <c r="G200" s="4" t="n">
+        <v>0.9618055555555556</v>
+      </c>
       <c r="H200" s="5" t="inlineStr">
         <is>
-          <t>3 (T)</t>
+          <t>Cotado_14C</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="4" t="n">
-        <v>0.9138888888888889</v>
+        <v>0.8958333333333334</v>
       </c>
       <c r="B201" s="5" t="n"/>
       <c r="C201" s="4" t="n">
-        <v>0.9368055555555556</v>
+        <v>0.9180555555555555</v>
       </c>
       <c r="D201" s="4" t="n">
-        <v>0.9493055555555555</v>
+        <v>0.9305555555555556</v>
       </c>
       <c r="E201" s="4" t="n">
-        <v>0.9673611111111111</v>
+        <v>0.9479166666666666</v>
       </c>
       <c r="F201" s="4" t="n"/>
       <c r="G201" s="5" t="n"/>
       <c r="H201" s="5" t="inlineStr">
         <is>
+          <t>SAB-5</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="4" t="n">
+        <v>0.8972222222222223</v>
+      </c>
+      <c r="B202" s="5" t="n"/>
+      <c r="C202" s="4" t="n">
+        <v>0.9201388888888888</v>
+      </c>
+      <c r="D202" s="4" t="n">
+        <v>0.93125</v>
+      </c>
+      <c r="E202" s="4" t="n">
+        <v>0.9493055555555555</v>
+      </c>
+      <c r="F202" s="4" t="n">
+        <v>0.9715277777777778</v>
+      </c>
+      <c r="G202" s="5" t="n"/>
+      <c r="H202" s="5" t="inlineStr">
+        <is>
+          <t>Cortado_7C</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="n"/>
+      <c r="B203" s="4" t="n">
+        <v>0.90625</v>
+      </c>
+      <c r="C203" s="4" t="n">
+        <v>0.9291666666666667</v>
+      </c>
+      <c r="D203" s="4" t="n">
+        <v>0.9402777777777778</v>
+      </c>
+      <c r="E203" s="4" t="n">
+        <v>0.9583333333333334</v>
+      </c>
+      <c r="F203" s="5" t="n"/>
+      <c r="G203" s="4" t="n">
+        <v>0.9805555555555555</v>
+      </c>
+      <c r="H203" s="5" t="inlineStr">
+        <is>
+          <t>Cortado_8C</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="5" t="n"/>
+      <c r="B204" s="4" t="n">
+        <v>0.90625</v>
+      </c>
+      <c r="C204" s="4" t="n">
+        <v>0.9284722222222223</v>
+      </c>
+      <c r="D204" s="4" t="n">
+        <v>0.9409722222222222</v>
+      </c>
+      <c r="E204" s="4" t="n">
+        <v>0.9583333333333334</v>
+      </c>
+      <c r="F204" s="5" t="n"/>
+      <c r="G204" s="4" t="n"/>
+      <c r="H204" s="5" t="inlineStr">
+        <is>
+          <t>SAB-6</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="4" t="n">
+        <v>0.9111111111111111</v>
+      </c>
+      <c r="B205" s="5" t="n"/>
+      <c r="C205" s="4" t="n">
+        <v>0.9340277777777778</v>
+      </c>
+      <c r="D205" s="4" t="n">
+        <v>0.9451388888888889</v>
+      </c>
+      <c r="E205" s="4" t="n">
+        <v>0.9631944444444445</v>
+      </c>
+      <c r="F205" s="4" t="n">
+        <v>0.9854166666666667</v>
+      </c>
+      <c r="G205" s="5" t="n"/>
+      <c r="H205" s="5" t="inlineStr">
+        <is>
+          <t>3 (T)</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="4" t="n">
+        <v>0.9138888888888889</v>
+      </c>
+      <c r="B206" s="5" t="n"/>
+      <c r="C206" s="4" t="n">
+        <v>0.9368055555555556</v>
+      </c>
+      <c r="D206" s="4" t="n">
+        <v>0.9493055555555555</v>
+      </c>
+      <c r="E206" s="4" t="n">
+        <v>0.9673611111111111</v>
+      </c>
+      <c r="F206" s="4" t="n"/>
+      <c r="G206" s="5" t="n"/>
+      <c r="H206" s="5" t="inlineStr">
+        <is>
           <t>DOM-1</t>
-        </is>
-[...114 lines deleted...]
-          <t>Cotado_4C</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="n"/>
       <c r="B207" s="4" t="n">
+        <v>0.9201388888888888</v>
+      </c>
+      <c r="C207" s="4" t="n">
         <v>0.9430555555555555</v>
       </c>
-      <c r="C207" s="4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D207" s="4" t="n">
-        <v>0.9784722222222222</v>
+        <v>0.9541666666666667</v>
       </c>
       <c r="E207" s="4" t="n">
-        <v>0.9958333333333333</v>
+        <v>0.9722222222222222</v>
       </c>
       <c r="F207" s="5" t="n"/>
-      <c r="G207" s="4" t="n"/>
+      <c r="G207" s="4" t="n">
+        <v>0.9944444444444445</v>
+      </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>DOM-2</t>
+          <t>4 (T)</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4" t="n">
-        <v>0.9451388888888889</v>
+        <v>0.9236111111111112</v>
       </c>
       <c r="B208" s="5" t="n"/>
       <c r="C208" s="4" t="n">
-        <v>0.9673611111111111</v>
+        <v>0.9451388888888889</v>
       </c>
       <c r="D208" s="4" t="n">
-        <v>0.9784722222222222</v>
+        <v>0.95625</v>
       </c>
       <c r="E208" s="4" t="n">
-        <v>0.9965277777777778</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9729166666666667</v>
+      </c>
+      <c r="F208" s="4" t="n"/>
       <c r="G208" s="5" t="n"/>
       <c r="H208" s="5" t="inlineStr">
         <is>
-          <t>13 (S)</t>
+          <t>SAB-1</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="4" t="n">
-        <v>0.9513888888888888</v>
+        <v>0.925</v>
       </c>
       <c r="B209" s="5" t="n"/>
       <c r="C209" s="4" t="n">
-        <v>0.9729166666666667</v>
+        <v>0.9479166666666666</v>
       </c>
       <c r="D209" s="4" t="n">
-        <v>0.9840277777777777</v>
+        <v>0.9590277777777778</v>
       </c>
       <c r="E209" s="4" t="n">
-        <v>0.0006944444444444445</v>
-[...1 lines deleted...]
-      <c r="F209" s="4" t="n"/>
+        <v>0.9770833333333333</v>
+      </c>
+      <c r="F209" s="4" t="n">
+        <v>0.9993055555555556</v>
+      </c>
       <c r="G209" s="5" t="n"/>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>SAB-3</t>
+          <t>Cortado_3C</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="n"/>
       <c r="B210" s="4" t="n">
-        <v>0.9548611111111112</v>
+        <v>0.9270833333333334</v>
       </c>
       <c r="C210" s="4" t="n">
-        <v>0.9777777777777777</v>
+        <v>0.9486111111111111</v>
       </c>
       <c r="D210" s="4" t="n">
-        <v>0.9888888888888889</v>
+        <v>0.9597222222222223</v>
       </c>
       <c r="E210" s="4" t="n">
-        <v>0.006944444444444444</v>
+        <v>0.9763888888888889</v>
       </c>
       <c r="F210" s="5" t="n"/>
-      <c r="G210" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G210" s="4" t="n"/>
       <c r="H210" s="5" t="inlineStr">
         <is>
-          <t>14 (S)</t>
+          <t>SAB-2</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="n"/>
       <c r="B211" s="4" t="n">
+        <v>0.9340277777777778</v>
+      </c>
+      <c r="C211" s="4" t="n">
+        <v>0.9569444444444445</v>
+      </c>
+      <c r="D211" s="4" t="n">
+        <v>0.9680555555555556</v>
+      </c>
+      <c r="E211" s="4" t="n">
+        <v>0.9861111111111112</v>
+      </c>
+      <c r="F211" s="5" t="n"/>
+      <c r="G211" s="4" t="n">
+        <v>0.008333333333333333</v>
+      </c>
+      <c r="H211" s="5" t="inlineStr">
+        <is>
+          <t>Cotado_4C</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="5" t="n"/>
+      <c r="B212" s="4" t="n">
+        <v>0.9430555555555555</v>
+      </c>
+      <c r="C212" s="4" t="n">
+        <v>0.9659722222222222</v>
+      </c>
+      <c r="D212" s="4" t="n">
+        <v>0.9784722222222222</v>
+      </c>
+      <c r="E212" s="4" t="n">
+        <v>0.9958333333333333</v>
+      </c>
+      <c r="F212" s="5" t="n"/>
+      <c r="G212" s="4" t="n"/>
+      <c r="H212" s="5" t="inlineStr">
+        <is>
+          <t>DOM-2</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="4" t="n">
+        <v>0.9451388888888889</v>
+      </c>
+      <c r="B213" s="5" t="n"/>
+      <c r="C213" s="4" t="n">
+        <v>0.9673611111111111</v>
+      </c>
+      <c r="D213" s="4" t="n">
+        <v>0.9784722222222222</v>
+      </c>
+      <c r="E213" s="4" t="n">
+        <v>0.9965277777777778</v>
+      </c>
+      <c r="F213" s="4" t="n">
+        <v>0.01875</v>
+      </c>
+      <c r="G213" s="5" t="n"/>
+      <c r="H213" s="5" t="inlineStr">
+        <is>
+          <t>13 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="4" t="n">
+        <v>0.9513888888888888</v>
+      </c>
+      <c r="B214" s="5" t="n"/>
+      <c r="C214" s="4" t="n">
+        <v>0.9729166666666667</v>
+      </c>
+      <c r="D214" s="4" t="n">
+        <v>0.9840277777777777</v>
+      </c>
+      <c r="E214" s="4" t="n">
+        <v>0.0006944444444444445</v>
+      </c>
+      <c r="F214" s="4" t="n"/>
+      <c r="G214" s="5" t="n"/>
+      <c r="H214" s="5" t="inlineStr">
+        <is>
+          <t>SAB-3</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="5" t="n"/>
+      <c r="B215" s="4" t="n">
+        <v>0.9548611111111112</v>
+      </c>
+      <c r="C215" s="4" t="n">
+        <v>0.9777777777777777</v>
+      </c>
+      <c r="D215" s="4" t="n">
+        <v>0.9888888888888889</v>
+      </c>
+      <c r="E215" s="4" t="n">
+        <v>0.006944444444444444</v>
+      </c>
+      <c r="F215" s="5" t="n"/>
+      <c r="G215" s="4" t="n">
+        <v>0.02916666666666667</v>
+      </c>
+      <c r="H215" s="5" t="inlineStr">
+        <is>
+          <t>14 (S)</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="5" t="n"/>
+      <c r="B216" s="4" t="n">
         <v>0.9583333333333334</v>
       </c>
-      <c r="C211" s="4" t="n">
+      <c r="C216" s="4" t="n">
         <v>0.9798611111111111</v>
       </c>
-      <c r="D211" s="4" t="n">
+      <c r="D216" s="4" t="n">
         <v>0.9909722222222223</v>
       </c>
-      <c r="E211" s="4" t="n">
+      <c r="E216" s="4" t="n">
         <v>0.007638888888888889</v>
       </c>
-      <c r="F211" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="H211" s="5" t="inlineStr">
+      <c r="F216" s="5" t="n"/>
+      <c r="G216" s="4" t="n"/>
+      <c r="H216" s="5" t="inlineStr">
         <is>
           <t>SAB-4</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>